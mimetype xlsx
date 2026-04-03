--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\1-enero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE2E8E09-986A-4E29-86D5-6218D9DCC1CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{54250440-A8B3-4737-BD16-7B77A37EF375}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9480A83A-4E2B-4186-A5C4-04D0DA42F979}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9CA0B935-D4A7-4B04-A8EB-C20173DD24CF}"/>
   </bookViews>
   <sheets>
     <sheet name="PNC MEDIAS . A 8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PNC MEDIAS . A 8'!$B$1:$T$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -130,71 +130,63 @@
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">  -</t>
   </si>
   <si>
     <t>MÍNIMO 25%</t>
   </si>
   <si>
     <t>D INTERANUAL</t>
   </si>
   <si>
     <t>0,10%+3,00%</t>
   </si>
   <si>
     <t>(*) Junto a la mensualidad se abona una paga extra, por lo que la media se calcula sobre 14 pagas.</t>
   </si>
   <si>
     <t>(1) En la PNC de Invalidez, la cuantía se incrementa en un 50% en los casos en que el beneficiario necesite el concurso de una tercera persona.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Narrow"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF007B5F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -400,230 +392,227 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFBE6E5"/>
       </left>
       <right style="medium">
         <color rgb="FFFBE6E5"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFBE6E5"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="12" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="11" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{62BAB8AC-988A-42B7-9D03-8E5DA6524E26}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{79CA69C9-3BFF-470A-8F47-765DF3046098}"/>
+    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{9DDD7838-647D-4685-BF09-22F252A8AFD0}"/>
+    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{F265FCE5-1FDF-4CA0-A064-3D6B18F573EE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -769,59 +758,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>382.83785714285716</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>389.07928571428573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>396.67771370773562</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>449.60664758755956</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483.06876410959899</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>514.89571428571423</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>557.39714285714285</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>618.17999999999995</c:v>
+                  <c:v>616.16</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-418D-4C25-B3DE-4B165D4B3331}"/>
+              <c16:uniqueId val="{00000000-BC9F-4F72-A56E-73B55B95C7E4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="339933"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -887,51 +876,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>484.61</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-418D-4C25-B3DE-4B165D4B3331}"/>
+              <c16:uniqueId val="{00000001-BC9F-4F72-A56E-73B55B95C7E4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516349760"/>
         <c:axId val="1516347040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516349760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1261,59 +1250,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>423.74857142857138</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>429.62642857142856</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>438.72410059496423</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>493.75117957416609</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>529.20091206718814</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>567.15071428571423</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>617.69928571428568</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>687.41</c:v>
+                  <c:v>686.99</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-F0E4-4137-900C-F5017FB22F58}"/>
+              <c16:uniqueId val="{00000000-5588-4326-9D68-7D33451ED939}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1379,51 +1368,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-F0E4-4137-900C-F5017FB22F58}"/>
+              <c16:uniqueId val="{00000001-5588-4326-9D68-7D33451ED939}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516342688"/>
         <c:axId val="1516343776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516342688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1605,113 +1594,113 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98A99B3-56B1-4870-9973-1B46EA388963}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE95A0A-526A-4223-92C8-6DB60F595435}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44ED9A69-A7E8-46F6-AE4B-1FD1F872AD1C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16D23CAC-C03E-4D8A-AAF4-9FFE7A7C3FC3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\1-enero\N&#211;MINA%20ENERO%20PNC.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/1-enero/N&#211;MINA%20ENERO%20PNC.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\2-febrero\N&#211;MINA%20PNC%20FEBRERO%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/2-febrero/N&#211;MINA%20PNC%20FEBRERO%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="NÓMINA ACUM. 2026 A1"/>
       <sheetName val="NÓMINA PROV. 2026 A2-3"/>
       <sheetName val=" Nº PENSIONES MES A 4"/>
       <sheetName val="IMPORTES AÑO. A 5"/>
       <sheetName val="PNC MEDIAS . A 8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="5">
           <cell r="D5">
             <v>2019</v>
           </cell>
@@ -1765,75 +1754,75 @@
           <cell r="B20" t="str">
             <v>IMPORTE MEDIO</v>
           </cell>
           <cell r="D20">
             <v>382.83785714285716</v>
           </cell>
           <cell r="E20">
             <v>389.07928571428573</v>
           </cell>
           <cell r="F20">
             <v>396.67771370773562</v>
           </cell>
           <cell r="G20">
             <v>449.60664758755956</v>
           </cell>
           <cell r="H20">
             <v>483.06876410959899</v>
           </cell>
           <cell r="I20">
             <v>514.89571428571423</v>
           </cell>
           <cell r="J20">
             <v>557.39714285714285</v>
           </cell>
           <cell r="K20">
-            <v>618.17999999999995</v>
+            <v>616.16</v>
           </cell>
           <cell r="M20">
             <v>423.74857142857138</v>
           </cell>
           <cell r="N20">
             <v>429.62642857142856</v>
           </cell>
           <cell r="O20">
             <v>438.72410059496423</v>
           </cell>
           <cell r="P20">
             <v>493.75117957416609</v>
           </cell>
           <cell r="Q20">
             <v>529.20091206718814</v>
           </cell>
           <cell r="R20">
             <v>567.15071428571423</v>
           </cell>
           <cell r="S20">
             <v>617.69928571428568</v>
           </cell>
           <cell r="T20">
-            <v>687.41</v>
+            <v>686.99</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>ESTABLECIDO</v>
           </cell>
           <cell r="D24">
             <v>392</v>
           </cell>
           <cell r="E24">
             <v>395.6</v>
           </cell>
           <cell r="F24">
             <v>402.8</v>
           </cell>
           <cell r="G24">
             <v>421.4</v>
           </cell>
           <cell r="H24">
             <v>484.61</v>
           </cell>
           <cell r="I24">
             <v>517.9</v>
           </cell>
           <cell r="J24">
@@ -2198,2068 +2187,2070 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF2D13F7-161F-4182-9E3F-E53062509B83}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E1465F5-4D5A-4B9A-A087-6C97FDE20185}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.42578125" style="1" customWidth="1"/>
     <col min="13" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S1" s="2"/>
       <c r="T1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="U1" s="4"/>
-      <c r="V1" s="4"/>
+      <c r="U1"/>
+      <c r="V1"/>
     </row>
     <row r="2" spans="1:77" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="6"/>
-[...18 lines deleted...]
-      <c r="V2" s="4"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2"/>
+      <c r="V2"/>
     </row>
     <row r="3" spans="1:77" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="7"/>
-[...26 lines deleted...]
-      <c r="D4" s="10" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:77" s="13" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="11"/>
-[...7 lines deleted...]
-      <c r="M4" s="10" t="s">
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="N4" s="11"/>
-[...13 lines deleted...]
-      <c r="D5" s="15">
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="11"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:77" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="14">
         <v>2019</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="15">
         <v>2020</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="15">
         <v>2021</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="15">
         <v>2022</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="15">
         <v>2023</v>
       </c>
-      <c r="I5" s="16">
+      <c r="I5" s="15">
         <v>2024</v>
       </c>
-      <c r="J5" s="16">
+      <c r="J5" s="15">
         <v>2025</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="16">
         <v>2026</v>
       </c>
-      <c r="L5" s="13"/>
-      <c r="M5" s="15">
+      <c r="L5" s="12"/>
+      <c r="M5" s="14">
         <v>2019</v>
       </c>
-      <c r="N5" s="16">
+      <c r="N5" s="15">
         <v>2020</v>
       </c>
-      <c r="O5" s="16">
+      <c r="O5" s="15">
         <v>2021</v>
       </c>
-      <c r="P5" s="16">
+      <c r="P5" s="15">
         <v>2022</v>
       </c>
-      <c r="Q5" s="16">
+      <c r="Q5" s="15">
         <v>2023</v>
       </c>
-      <c r="R5" s="16">
+      <c r="R5" s="15">
         <v>2024</v>
       </c>
-      <c r="S5" s="16">
+      <c r="S5" s="15">
         <v>2025</v>
       </c>
-      <c r="T5" s="17">
+      <c r="T5" s="16">
         <v>2026</v>
       </c>
-      <c r="U5" s="4"/>
-      <c r="V5" s="4"/>
+      <c r="U5"/>
+      <c r="V5"/>
     </row>
     <row r="6" spans="1:77" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="8"/>
-[...20 lines deleted...]
-      <c r="V6" s="4"/>
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6"/>
+      <c r="V6"/>
     </row>
     <row r="7" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="8"/>
-      <c r="B7" s="19" t="s">
+      <c r="A7" s="7"/>
+      <c r="B7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="8"/>
-      <c r="D7" s="20">
+      <c r="C7" s="7"/>
+      <c r="D7" s="19">
         <v>381.52</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>383.11</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="19">
         <v>399.81</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>432.55</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="19">
         <v>475.46</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>511.48</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="21">
         <v>555.01</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="20">
         <v>618.17999999999995</v>
       </c>
-      <c r="L7" s="23"/>
-      <c r="M7" s="20">
+      <c r="L7" s="22"/>
+      <c r="M7" s="19">
         <v>422.52</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="20">
         <v>422.78</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="19">
         <v>438.05</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="20">
         <v>476.72</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="19">
         <v>527.16</v>
       </c>
-      <c r="R7" s="21">
+      <c r="R7" s="20">
         <v>564.11</v>
       </c>
-      <c r="S7" s="24">
+      <c r="S7" s="23">
         <v>615.37</v>
       </c>
-      <c r="T7" s="21">
+      <c r="T7" s="20">
         <v>687.41</v>
       </c>
-      <c r="U7" s="4"/>
-[...55 lines deleted...]
-      <c r="BY7" s="25"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7" s="24"/>
+      <c r="X7" s="24"/>
+      <c r="Y7" s="24"/>
+      <c r="Z7" s="24"/>
+      <c r="AA7" s="24"/>
+      <c r="AB7" s="24"/>
+      <c r="AC7" s="24"/>
+      <c r="AD7" s="24"/>
+      <c r="AE7" s="24"/>
+      <c r="AF7" s="24"/>
+      <c r="AG7" s="24"/>
+      <c r="AH7" s="24"/>
+      <c r="AI7" s="24"/>
+      <c r="AJ7" s="24"/>
+      <c r="AK7" s="24"/>
+      <c r="AL7" s="24"/>
+      <c r="AM7" s="24"/>
+      <c r="AN7" s="24"/>
+      <c r="AO7" s="24"/>
+      <c r="AP7" s="24"/>
+      <c r="AQ7" s="24"/>
+      <c r="AR7" s="24"/>
+      <c r="AS7" s="24"/>
+      <c r="AT7" s="24"/>
+      <c r="AU7" s="24"/>
+      <c r="AV7" s="24"/>
+      <c r="AW7" s="24"/>
+      <c r="AX7" s="24"/>
+      <c r="AY7" s="24"/>
+      <c r="AZ7" s="24"/>
+      <c r="BA7" s="24"/>
+      <c r="BB7" s="24"/>
+      <c r="BC7" s="24"/>
+      <c r="BD7" s="24"/>
+      <c r="BE7" s="24"/>
+      <c r="BF7" s="24"/>
+      <c r="BG7" s="24"/>
+      <c r="BH7" s="24"/>
+      <c r="BI7" s="24"/>
+      <c r="BJ7" s="24"/>
+      <c r="BK7" s="24"/>
+      <c r="BL7" s="24"/>
+      <c r="BM7" s="24"/>
+      <c r="BN7" s="24"/>
+      <c r="BO7" s="24"/>
+      <c r="BP7" s="24"/>
+      <c r="BQ7" s="24"/>
+      <c r="BR7" s="24"/>
+      <c r="BS7" s="24"/>
+      <c r="BT7" s="24"/>
+      <c r="BU7" s="24"/>
+      <c r="BV7" s="24"/>
+      <c r="BW7" s="24"/>
+      <c r="BX7" s="24"/>
+      <c r="BY7" s="24"/>
     </row>
     <row r="8" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="8"/>
-      <c r="B8" s="26" t="s">
+      <c r="A8" s="7"/>
+      <c r="B8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="8"/>
-      <c r="D8" s="27">
+      <c r="C8" s="7"/>
+      <c r="D8" s="26">
         <v>382.78</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>387.27</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="26">
         <v>397.45</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>415.34</v>
       </c>
-      <c r="H8" s="27">
+      <c r="H8" s="26">
         <v>484.38</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>518.5</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="28">
         <v>555.91999999999996</v>
       </c>
-      <c r="K8" s="28"/>
-[...1 lines deleted...]
-      <c r="M8" s="27">
+      <c r="K8" s="27">
+        <v>614.14</v>
+      </c>
+      <c r="L8" s="22"/>
+      <c r="M8" s="26">
         <v>424.35</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="27">
         <v>427.18</v>
       </c>
-      <c r="O8" s="27">
+      <c r="O8" s="26">
         <v>439.69</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="27">
         <v>456.66</v>
       </c>
-      <c r="Q8" s="27">
+      <c r="Q8" s="26">
         <v>529.63</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="27">
         <v>565.71</v>
       </c>
-      <c r="S8" s="30">
+      <c r="S8" s="29">
         <v>614.04</v>
       </c>
-      <c r="T8" s="28"/>
-[...56 lines deleted...]
-      <c r="BY8" s="25"/>
+      <c r="T8" s="27">
+        <v>686.57</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8" s="24"/>
+      <c r="X8" s="24"/>
+      <c r="Y8" s="24"/>
+      <c r="Z8" s="24"/>
+      <c r="AA8" s="24"/>
+      <c r="AB8" s="24"/>
+      <c r="AC8" s="24"/>
+      <c r="AD8" s="24"/>
+      <c r="AE8" s="24"/>
+      <c r="AF8" s="24"/>
+      <c r="AG8" s="24"/>
+      <c r="AH8" s="24"/>
+      <c r="AI8" s="24"/>
+      <c r="AJ8" s="24"/>
+      <c r="AK8" s="24"/>
+      <c r="AL8" s="24"/>
+      <c r="AM8" s="24"/>
+      <c r="AN8" s="24"/>
+      <c r="AO8" s="24"/>
+      <c r="AP8" s="24"/>
+      <c r="AQ8" s="24"/>
+      <c r="AR8" s="24"/>
+      <c r="AS8" s="24"/>
+      <c r="AT8" s="24"/>
+      <c r="AU8" s="24"/>
+      <c r="AV8" s="24"/>
+      <c r="AW8" s="24"/>
+      <c r="AX8" s="24"/>
+      <c r="AY8" s="24"/>
+      <c r="AZ8" s="24"/>
+      <c r="BA8" s="24"/>
+      <c r="BB8" s="24"/>
+      <c r="BC8" s="24"/>
+      <c r="BD8" s="24"/>
+      <c r="BE8" s="24"/>
+      <c r="BF8" s="24"/>
+      <c r="BG8" s="24"/>
+      <c r="BH8" s="24"/>
+      <c r="BI8" s="24"/>
+      <c r="BJ8" s="24"/>
+      <c r="BK8" s="24"/>
+      <c r="BL8" s="24"/>
+      <c r="BM8" s="24"/>
+      <c r="BN8" s="24"/>
+      <c r="BO8" s="24"/>
+      <c r="BP8" s="24"/>
+      <c r="BQ8" s="24"/>
+      <c r="BR8" s="24"/>
+      <c r="BS8" s="24"/>
+      <c r="BT8" s="24"/>
+      <c r="BU8" s="24"/>
+      <c r="BV8" s="24"/>
+      <c r="BW8" s="24"/>
+      <c r="BX8" s="24"/>
+      <c r="BY8" s="24"/>
     </row>
     <row r="9" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="8"/>
-      <c r="B9" s="31" t="s">
+      <c r="A9" s="7"/>
+      <c r="B9" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="8"/>
-      <c r="D9" s="27">
+      <c r="C9" s="7"/>
+      <c r="D9" s="26">
         <v>388.84</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="27">
         <v>392.44</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="26">
         <v>402.38</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="27">
         <v>419.55</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="26">
         <v>486.44</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="27">
         <v>522.98</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="28">
         <v>567.24</v>
       </c>
-      <c r="K9" s="28"/>
-[...1 lines deleted...]
-      <c r="M9" s="27">
+      <c r="K9" s="27"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="26">
         <v>430.55</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="27">
         <v>432.15</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="26">
         <v>445.26</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="27">
         <v>461.09</v>
       </c>
-      <c r="Q9" s="27">
+      <c r="Q9" s="26">
         <v>536.15</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="27">
         <v>573.5</v>
       </c>
-      <c r="S9" s="30">
+      <c r="S9" s="29">
         <v>623.57000000000005</v>
       </c>
-      <c r="T9" s="28"/>
-[...56 lines deleted...]
-      <c r="BY9" s="25"/>
+      <c r="T9" s="27"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9" s="24"/>
+      <c r="X9" s="24"/>
+      <c r="Y9" s="24"/>
+      <c r="Z9" s="24"/>
+      <c r="AA9" s="24"/>
+      <c r="AB9" s="24"/>
+      <c r="AC9" s="24"/>
+      <c r="AD9" s="24"/>
+      <c r="AE9" s="24"/>
+      <c r="AF9" s="24"/>
+      <c r="AG9" s="24"/>
+      <c r="AH9" s="24"/>
+      <c r="AI9" s="24"/>
+      <c r="AJ9" s="24"/>
+      <c r="AK9" s="24"/>
+      <c r="AL9" s="24"/>
+      <c r="AM9" s="24"/>
+      <c r="AN9" s="24"/>
+      <c r="AO9" s="24"/>
+      <c r="AP9" s="24"/>
+      <c r="AQ9" s="24"/>
+      <c r="AR9" s="24"/>
+      <c r="AS9" s="24"/>
+      <c r="AT9" s="24"/>
+      <c r="AU9" s="24"/>
+      <c r="AV9" s="24"/>
+      <c r="AW9" s="24"/>
+      <c r="AX9" s="24"/>
+      <c r="AY9" s="24"/>
+      <c r="AZ9" s="24"/>
+      <c r="BA9" s="24"/>
+      <c r="BB9" s="24"/>
+      <c r="BC9" s="24"/>
+      <c r="BD9" s="24"/>
+      <c r="BE9" s="24"/>
+      <c r="BF9" s="24"/>
+      <c r="BG9" s="24"/>
+      <c r="BH9" s="24"/>
+      <c r="BI9" s="24"/>
+      <c r="BJ9" s="24"/>
+      <c r="BK9" s="24"/>
+      <c r="BL9" s="24"/>
+      <c r="BM9" s="24"/>
+      <c r="BN9" s="24"/>
+      <c r="BO9" s="24"/>
+      <c r="BP9" s="24"/>
+      <c r="BQ9" s="24"/>
+      <c r="BR9" s="24"/>
+      <c r="BS9" s="24"/>
+      <c r="BT9" s="24"/>
+      <c r="BU9" s="24"/>
+      <c r="BV9" s="24"/>
+      <c r="BW9" s="24"/>
+      <c r="BX9" s="24"/>
+      <c r="BY9" s="24"/>
     </row>
     <row r="10" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="8"/>
-      <c r="B10" s="26" t="s">
+      <c r="A10" s="7"/>
+      <c r="B10" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="8"/>
-      <c r="D10" s="27">
+      <c r="C10" s="7"/>
+      <c r="D10" s="26">
         <v>385.59</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="27">
         <v>389.02</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="26">
         <v>399.25</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="27">
         <v>427.56</v>
       </c>
-      <c r="H10" s="27">
+      <c r="H10" s="26">
         <v>488.71</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="27">
         <v>516.91999999999996</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="28">
         <v>565.96</v>
       </c>
-      <c r="K10" s="28"/>
-[...1 lines deleted...]
-      <c r="M10" s="27">
+      <c r="K10" s="27"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="26">
         <v>427.7</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="27">
         <v>431.39</v>
       </c>
-      <c r="O10" s="27">
+      <c r="O10" s="26">
         <v>443.73</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="27">
         <v>461.69</v>
       </c>
-      <c r="Q10" s="27">
+      <c r="Q10" s="26">
         <v>537.39</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="27">
         <v>568.01</v>
       </c>
-      <c r="S10" s="30">
+      <c r="S10" s="29">
         <v>623.62</v>
       </c>
-      <c r="T10" s="28"/>
-[...56 lines deleted...]
-      <c r="BY10" s="25"/>
+      <c r="T10" s="27"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10" s="24"/>
+      <c r="X10" s="24"/>
+      <c r="Y10" s="24"/>
+      <c r="Z10" s="24"/>
+      <c r="AA10" s="24"/>
+      <c r="AB10" s="24"/>
+      <c r="AC10" s="24"/>
+      <c r="AD10" s="24"/>
+      <c r="AE10" s="24"/>
+      <c r="AF10" s="24"/>
+      <c r="AG10" s="24"/>
+      <c r="AH10" s="24"/>
+      <c r="AI10" s="24"/>
+      <c r="AJ10" s="24"/>
+      <c r="AK10" s="24"/>
+      <c r="AL10" s="24"/>
+      <c r="AM10" s="24"/>
+      <c r="AN10" s="24"/>
+      <c r="AO10" s="24"/>
+      <c r="AP10" s="24"/>
+      <c r="AQ10" s="24"/>
+      <c r="AR10" s="24"/>
+      <c r="AS10" s="24"/>
+      <c r="AT10" s="24"/>
+      <c r="AU10" s="24"/>
+      <c r="AV10" s="24"/>
+      <c r="AW10" s="24"/>
+      <c r="AX10" s="24"/>
+      <c r="AY10" s="24"/>
+      <c r="AZ10" s="24"/>
+      <c r="BA10" s="24"/>
+      <c r="BB10" s="24"/>
+      <c r="BC10" s="24"/>
+      <c r="BD10" s="24"/>
+      <c r="BE10" s="24"/>
+      <c r="BF10" s="24"/>
+      <c r="BG10" s="24"/>
+      <c r="BH10" s="24"/>
+      <c r="BI10" s="24"/>
+      <c r="BJ10" s="24"/>
+      <c r="BK10" s="24"/>
+      <c r="BL10" s="24"/>
+      <c r="BM10" s="24"/>
+      <c r="BN10" s="24"/>
+      <c r="BO10" s="24"/>
+      <c r="BP10" s="24"/>
+      <c r="BQ10" s="24"/>
+      <c r="BR10" s="24"/>
+      <c r="BS10" s="24"/>
+      <c r="BT10" s="24"/>
+      <c r="BU10" s="24"/>
+      <c r="BV10" s="24"/>
+      <c r="BW10" s="24"/>
+      <c r="BX10" s="24"/>
+      <c r="BY10" s="24"/>
     </row>
     <row r="11" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="8"/>
-      <c r="B11" s="31" t="s">
+      <c r="A11" s="7"/>
+      <c r="B11" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="8"/>
-      <c r="D11" s="27">
+      <c r="C11" s="7"/>
+      <c r="D11" s="26">
         <v>384.36</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="27">
         <v>387.04</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="26">
         <v>396.68</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="27">
         <v>421.5</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="26">
         <v>487.72</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="27">
         <v>520.5</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="28">
         <v>566.21</v>
       </c>
-      <c r="K11" s="28"/>
-[...1 lines deleted...]
-      <c r="M11" s="27">
+      <c r="K11" s="27"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="26">
         <v>426.51</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="27">
         <v>428.83</v>
       </c>
-      <c r="O11" s="27">
+      <c r="O11" s="26">
         <v>441.36</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="27">
         <v>462.68</v>
       </c>
-      <c r="Q11" s="27">
+      <c r="Q11" s="26">
         <v>533.35</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="27">
         <v>571.95000000000005</v>
       </c>
-      <c r="S11" s="30">
+      <c r="S11" s="29">
         <v>623.30999999999995</v>
       </c>
-      <c r="T11" s="28"/>
-[...56 lines deleted...]
-      <c r="BY11" s="25"/>
+      <c r="T11" s="27"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11" s="24"/>
+      <c r="X11" s="24"/>
+      <c r="Y11" s="24"/>
+      <c r="Z11" s="24"/>
+      <c r="AA11" s="24"/>
+      <c r="AB11" s="24"/>
+      <c r="AC11" s="24"/>
+      <c r="AD11" s="24"/>
+      <c r="AE11" s="24"/>
+      <c r="AF11" s="24"/>
+      <c r="AG11" s="24"/>
+      <c r="AH11" s="24"/>
+      <c r="AI11" s="24"/>
+      <c r="AJ11" s="24"/>
+      <c r="AK11" s="24"/>
+      <c r="AL11" s="24"/>
+      <c r="AM11" s="24"/>
+      <c r="AN11" s="24"/>
+      <c r="AO11" s="24"/>
+      <c r="AP11" s="24"/>
+      <c r="AQ11" s="24"/>
+      <c r="AR11" s="24"/>
+      <c r="AS11" s="24"/>
+      <c r="AT11" s="24"/>
+      <c r="AU11" s="24"/>
+      <c r="AV11" s="24"/>
+      <c r="AW11" s="24"/>
+      <c r="AX11" s="24"/>
+      <c r="AY11" s="24"/>
+      <c r="AZ11" s="24"/>
+      <c r="BA11" s="24"/>
+      <c r="BB11" s="24"/>
+      <c r="BC11" s="24"/>
+      <c r="BD11" s="24"/>
+      <c r="BE11" s="24"/>
+      <c r="BF11" s="24"/>
+      <c r="BG11" s="24"/>
+      <c r="BH11" s="24"/>
+      <c r="BI11" s="24"/>
+      <c r="BJ11" s="24"/>
+      <c r="BK11" s="24"/>
+      <c r="BL11" s="24"/>
+      <c r="BM11" s="24"/>
+      <c r="BN11" s="24"/>
+      <c r="BO11" s="24"/>
+      <c r="BP11" s="24"/>
+      <c r="BQ11" s="24"/>
+      <c r="BR11" s="24"/>
+      <c r="BS11" s="24"/>
+      <c r="BT11" s="24"/>
+      <c r="BU11" s="24"/>
+      <c r="BV11" s="24"/>
+      <c r="BW11" s="24"/>
+      <c r="BX11" s="24"/>
+      <c r="BY11" s="24"/>
     </row>
     <row r="12" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="8"/>
-      <c r="B12" s="26" t="s">
+      <c r="A12" s="7"/>
+      <c r="B12" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="8"/>
-      <c r="D12" s="27">
+      <c r="C12" s="7"/>
+      <c r="D12" s="26">
         <v>751.47</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="27">
         <v>764.71</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="26">
         <v>776.17799190829908</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="27">
         <v>820.57</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="26">
         <v>942.59363893164198</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="27">
         <v>1007.74</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="28">
         <v>1093.22</v>
       </c>
-      <c r="K12" s="28"/>
-[...1 lines deleted...]
-      <c r="M12" s="27">
+      <c r="K12" s="27"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="26">
         <v>833.16</v>
       </c>
-      <c r="N12" s="28">
+      <c r="N12" s="27">
         <v>846.4</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="26">
         <v>862.33740832949968</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="27">
         <v>904.15</v>
       </c>
-      <c r="Q12" s="27">
+      <c r="Q12" s="26">
         <v>1043.12856171563</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="27">
         <v>1114.8900000000001</v>
       </c>
-      <c r="S12" s="30">
+      <c r="S12" s="29">
         <v>1214.3800000000001</v>
       </c>
-      <c r="T12" s="28"/>
-[...56 lines deleted...]
-      <c r="BY12" s="25"/>
+      <c r="T12" s="27"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12" s="24"/>
+      <c r="X12" s="24"/>
+      <c r="Y12" s="24"/>
+      <c r="Z12" s="24"/>
+      <c r="AA12" s="24"/>
+      <c r="AB12" s="24"/>
+      <c r="AC12" s="24"/>
+      <c r="AD12" s="24"/>
+      <c r="AE12" s="24"/>
+      <c r="AF12" s="24"/>
+      <c r="AG12" s="24"/>
+      <c r="AH12" s="24"/>
+      <c r="AI12" s="24"/>
+      <c r="AJ12" s="24"/>
+      <c r="AK12" s="24"/>
+      <c r="AL12" s="24"/>
+      <c r="AM12" s="24"/>
+      <c r="AN12" s="24"/>
+      <c r="AO12" s="24"/>
+      <c r="AP12" s="24"/>
+      <c r="AQ12" s="24"/>
+      <c r="AR12" s="24"/>
+      <c r="AS12" s="24"/>
+      <c r="AT12" s="24"/>
+      <c r="AU12" s="24"/>
+      <c r="AV12" s="24"/>
+      <c r="AW12" s="24"/>
+      <c r="AX12" s="24"/>
+      <c r="AY12" s="24"/>
+      <c r="AZ12" s="24"/>
+      <c r="BA12" s="24"/>
+      <c r="BB12" s="24"/>
+      <c r="BC12" s="24"/>
+      <c r="BD12" s="24"/>
+      <c r="BE12" s="24"/>
+      <c r="BF12" s="24"/>
+      <c r="BG12" s="24"/>
+      <c r="BH12" s="24"/>
+      <c r="BI12" s="24"/>
+      <c r="BJ12" s="24"/>
+      <c r="BK12" s="24"/>
+      <c r="BL12" s="24"/>
+      <c r="BM12" s="24"/>
+      <c r="BN12" s="24"/>
+      <c r="BO12" s="24"/>
+      <c r="BP12" s="24"/>
+      <c r="BQ12" s="24"/>
+      <c r="BR12" s="24"/>
+      <c r="BS12" s="24"/>
+      <c r="BT12" s="24"/>
+      <c r="BU12" s="24"/>
+      <c r="BV12" s="24"/>
+      <c r="BW12" s="24"/>
+      <c r="BX12" s="24"/>
+      <c r="BY12" s="24"/>
     </row>
     <row r="13" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="8"/>
-      <c r="B13" s="31" t="s">
+      <c r="A13" s="7"/>
+      <c r="B13" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="8"/>
-      <c r="D13" s="27">
+      <c r="C13" s="7"/>
+      <c r="D13" s="26">
         <v>387.07</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="27">
         <v>397.83</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="26">
         <v>402.8</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="27">
         <v>482.42306622583516</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H13" s="26">
         <v>492.67905860273856</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="27">
         <v>526.11</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="28">
         <v>564.12</v>
       </c>
-      <c r="K13" s="28"/>
-[...1 lines deleted...]
-      <c r="M13" s="27">
+      <c r="K13" s="27"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="26">
         <v>427.46</v>
       </c>
-      <c r="N13" s="28">
+      <c r="N13" s="27">
         <v>444.63</v>
       </c>
-      <c r="O13" s="27">
+      <c r="O13" s="26">
         <v>444.83</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="27">
         <v>531.24651403832479</v>
       </c>
-      <c r="Q13" s="27">
+      <c r="Q13" s="26">
         <v>534.76420722500382</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="27">
         <v>579.36</v>
       </c>
-      <c r="S13" s="30">
+      <c r="S13" s="29">
         <v>625.25</v>
       </c>
-      <c r="T13" s="28"/>
-[...56 lines deleted...]
-      <c r="BY13" s="25"/>
+      <c r="T13" s="27"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13" s="24"/>
+      <c r="X13" s="31"/>
+      <c r="Y13" s="24"/>
+      <c r="Z13" s="24"/>
+      <c r="AA13" s="24"/>
+      <c r="AB13" s="24"/>
+      <c r="AC13" s="24"/>
+      <c r="AD13" s="24"/>
+      <c r="AE13" s="24"/>
+      <c r="AF13" s="24"/>
+      <c r="AG13" s="24"/>
+      <c r="AH13" s="24"/>
+      <c r="AI13" s="24"/>
+      <c r="AJ13" s="24"/>
+      <c r="AK13" s="24"/>
+      <c r="AL13" s="24"/>
+      <c r="AM13" s="24"/>
+      <c r="AN13" s="24"/>
+      <c r="AO13" s="24"/>
+      <c r="AP13" s="24"/>
+      <c r="AQ13" s="24"/>
+      <c r="AR13" s="24"/>
+      <c r="AS13" s="24"/>
+      <c r="AT13" s="24"/>
+      <c r="AU13" s="24"/>
+      <c r="AV13" s="24"/>
+      <c r="AW13" s="24"/>
+      <c r="AX13" s="24"/>
+      <c r="AY13" s="24"/>
+      <c r="AZ13" s="24"/>
+      <c r="BA13" s="24"/>
+      <c r="BB13" s="24"/>
+      <c r="BC13" s="24"/>
+      <c r="BD13" s="24"/>
+      <c r="BE13" s="24"/>
+      <c r="BF13" s="24"/>
+      <c r="BG13" s="24"/>
+      <c r="BH13" s="24"/>
+      <c r="BI13" s="24"/>
+      <c r="BJ13" s="24"/>
+      <c r="BK13" s="24"/>
+      <c r="BL13" s="24"/>
+      <c r="BM13" s="24"/>
+      <c r="BN13" s="24"/>
+      <c r="BO13" s="24"/>
+      <c r="BP13" s="24"/>
+      <c r="BQ13" s="24"/>
+      <c r="BR13" s="24"/>
+      <c r="BS13" s="24"/>
+      <c r="BT13" s="24"/>
+      <c r="BU13" s="24"/>
+      <c r="BV13" s="24"/>
+      <c r="BW13" s="24"/>
+      <c r="BX13" s="24"/>
+      <c r="BY13" s="24"/>
     </row>
     <row r="14" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="8"/>
-      <c r="B14" s="26" t="s">
+      <c r="A14" s="7"/>
+      <c r="B14" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="8"/>
-      <c r="D14" s="27">
+      <c r="C14" s="7"/>
+      <c r="D14" s="26">
         <v>387.14</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="27">
         <v>391.36</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="26">
         <v>397.77</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="27">
         <v>478.13</v>
       </c>
-      <c r="H14" s="27">
+      <c r="H14" s="26">
         <v>485.27</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="27">
         <v>517.21</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="28">
         <v>564.46</v>
       </c>
-      <c r="K14" s="28"/>
-[...1 lines deleted...]
-      <c r="M14" s="27">
+      <c r="K14" s="27"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="26">
         <v>426.89</v>
       </c>
-      <c r="N14" s="28">
+      <c r="N14" s="27">
         <v>430.17</v>
       </c>
-      <c r="O14" s="27">
+      <c r="O14" s="26">
         <v>440.18</v>
       </c>
-      <c r="P14" s="28">
+      <c r="P14" s="27">
         <v>525.59</v>
       </c>
-      <c r="Q14" s="27">
+      <c r="Q14" s="26">
         <v>528.39</v>
       </c>
-      <c r="R14" s="28">
+      <c r="R14" s="27">
         <v>569.77</v>
       </c>
-      <c r="S14" s="30">
+      <c r="S14" s="29">
         <v>622.15</v>
       </c>
-      <c r="T14" s="28"/>
-[...56 lines deleted...]
-      <c r="BY14" s="25"/>
+      <c r="T14" s="27"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14" s="24"/>
+      <c r="X14" s="24"/>
+      <c r="Y14" s="24"/>
+      <c r="Z14" s="24"/>
+      <c r="AA14" s="24"/>
+      <c r="AB14" s="24"/>
+      <c r="AC14" s="24"/>
+      <c r="AD14" s="24"/>
+      <c r="AE14" s="24"/>
+      <c r="AF14" s="24"/>
+      <c r="AG14" s="24"/>
+      <c r="AH14" s="24"/>
+      <c r="AI14" s="24"/>
+      <c r="AJ14" s="24"/>
+      <c r="AK14" s="24"/>
+      <c r="AL14" s="24"/>
+      <c r="AM14" s="24"/>
+      <c r="AN14" s="24"/>
+      <c r="AO14" s="24"/>
+      <c r="AP14" s="24"/>
+      <c r="AQ14" s="24"/>
+      <c r="AR14" s="24"/>
+      <c r="AS14" s="24"/>
+      <c r="AT14" s="24"/>
+      <c r="AU14" s="24"/>
+      <c r="AV14" s="24"/>
+      <c r="AW14" s="24"/>
+      <c r="AX14" s="24"/>
+      <c r="AY14" s="24"/>
+      <c r="AZ14" s="24"/>
+      <c r="BA14" s="24"/>
+      <c r="BB14" s="24"/>
+      <c r="BC14" s="24"/>
+      <c r="BD14" s="24"/>
+      <c r="BE14" s="24"/>
+      <c r="BF14" s="24"/>
+      <c r="BG14" s="24"/>
+      <c r="BH14" s="24"/>
+      <c r="BI14" s="24"/>
+      <c r="BJ14" s="24"/>
+      <c r="BK14" s="24"/>
+      <c r="BL14" s="24"/>
+      <c r="BM14" s="24"/>
+      <c r="BN14" s="24"/>
+      <c r="BO14" s="24"/>
+      <c r="BP14" s="24"/>
+      <c r="BQ14" s="24"/>
+      <c r="BR14" s="24"/>
+      <c r="BS14" s="24"/>
+      <c r="BT14" s="24"/>
+      <c r="BU14" s="24"/>
+      <c r="BV14" s="24"/>
+      <c r="BW14" s="24"/>
+      <c r="BX14" s="24"/>
+      <c r="BY14" s="24"/>
     </row>
     <row r="15" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="8"/>
-      <c r="B15" s="31" t="s">
+      <c r="A15" s="7"/>
+      <c r="B15" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="8"/>
-      <c r="D15" s="27">
+      <c r="C15" s="7"/>
+      <c r="D15" s="26">
         <v>382.13</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="27">
         <v>386.64</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="26">
         <v>395.2</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="27">
         <v>478.5</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="26">
         <v>483.19</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="27">
         <v>512.29999999999995</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="28">
         <v>557.75</v>
       </c>
-      <c r="K15" s="28"/>
-[...1 lines deleted...]
-      <c r="M15" s="27">
+      <c r="K15" s="27"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="26">
         <v>424.15</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="27">
         <v>428.23</v>
       </c>
-      <c r="O15" s="27">
+      <c r="O15" s="26">
         <v>437.77</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="27">
         <v>523.67999999999995</v>
       </c>
-      <c r="Q15" s="27">
+      <c r="Q15" s="26">
         <v>528.54999999999995</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="27">
         <v>564.84</v>
       </c>
-      <c r="S15" s="30">
+      <c r="S15" s="29">
         <v>619.29</v>
       </c>
-      <c r="T15" s="28"/>
-[...56 lines deleted...]
-      <c r="BY15" s="25"/>
+      <c r="T15" s="27"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15" s="24"/>
+      <c r="X15" s="24"/>
+      <c r="Y15" s="24"/>
+      <c r="Z15" s="24"/>
+      <c r="AA15" s="24"/>
+      <c r="AB15" s="24"/>
+      <c r="AC15" s="24"/>
+      <c r="AD15" s="24"/>
+      <c r="AE15" s="24"/>
+      <c r="AF15" s="24"/>
+      <c r="AG15" s="24"/>
+      <c r="AH15" s="24"/>
+      <c r="AI15" s="24"/>
+      <c r="AJ15" s="24"/>
+      <c r="AK15" s="24"/>
+      <c r="AL15" s="24"/>
+      <c r="AM15" s="24"/>
+      <c r="AN15" s="24"/>
+      <c r="AO15" s="24"/>
+      <c r="AP15" s="24"/>
+      <c r="AQ15" s="24"/>
+      <c r="AR15" s="24"/>
+      <c r="AS15" s="24"/>
+      <c r="AT15" s="24"/>
+      <c r="AU15" s="24"/>
+      <c r="AV15" s="24"/>
+      <c r="AW15" s="24"/>
+      <c r="AX15" s="24"/>
+      <c r="AY15" s="24"/>
+      <c r="AZ15" s="24"/>
+      <c r="BA15" s="24"/>
+      <c r="BB15" s="24"/>
+      <c r="BC15" s="24"/>
+      <c r="BD15" s="24"/>
+      <c r="BE15" s="24"/>
+      <c r="BF15" s="24"/>
+      <c r="BG15" s="24"/>
+      <c r="BH15" s="24"/>
+      <c r="BI15" s="24"/>
+      <c r="BJ15" s="24"/>
+      <c r="BK15" s="24"/>
+      <c r="BL15" s="24"/>
+      <c r="BM15" s="24"/>
+      <c r="BN15" s="24"/>
+      <c r="BO15" s="24"/>
+      <c r="BP15" s="24"/>
+      <c r="BQ15" s="24"/>
+      <c r="BR15" s="24"/>
+      <c r="BS15" s="24"/>
+      <c r="BT15" s="24"/>
+      <c r="BU15" s="24"/>
+      <c r="BV15" s="24"/>
+      <c r="BW15" s="24"/>
+      <c r="BX15" s="24"/>
+      <c r="BY15" s="24"/>
     </row>
     <row r="16" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="8"/>
-      <c r="B16" s="26" t="s">
+      <c r="A16" s="7"/>
+      <c r="B16" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="8"/>
-      <c r="D16" s="27">
+      <c r="C16" s="7"/>
+      <c r="D16" s="26">
         <v>386.13</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="27">
         <v>393.54</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="26">
         <v>398.31</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="27">
         <v>490.11</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="26">
         <v>492.26</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="27">
         <v>519.21</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="28">
         <v>561.02</v>
       </c>
-      <c r="K16" s="28"/>
-[...1 lines deleted...]
-      <c r="M16" s="27">
+      <c r="K16" s="27"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="26">
         <v>426.74</v>
       </c>
-      <c r="N16" s="28">
+      <c r="N16" s="27">
         <v>430.15</v>
       </c>
-      <c r="O16" s="27">
+      <c r="O16" s="26">
         <v>439.52</v>
       </c>
-      <c r="P16" s="28">
+      <c r="P16" s="27">
         <v>531.87</v>
       </c>
-      <c r="Q16" s="27">
+      <c r="Q16" s="26">
         <v>529.83000000000004</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="27">
         <v>569.9</v>
       </c>
-      <c r="S16" s="30">
+      <c r="S16" s="29">
         <v>622.59</v>
       </c>
-      <c r="T16" s="28"/>
-[...56 lines deleted...]
-      <c r="BY16" s="25"/>
+      <c r="T16" s="27"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16" s="24"/>
+      <c r="X16" s="24"/>
+      <c r="Y16" s="24"/>
+      <c r="Z16" s="24"/>
+      <c r="AA16" s="24"/>
+      <c r="AB16" s="24"/>
+      <c r="AC16" s="24"/>
+      <c r="AD16" s="24"/>
+      <c r="AE16" s="24"/>
+      <c r="AF16" s="24"/>
+      <c r="AG16" s="24"/>
+      <c r="AH16" s="24"/>
+      <c r="AI16" s="24"/>
+      <c r="AJ16" s="24"/>
+      <c r="AK16" s="24"/>
+      <c r="AL16" s="24"/>
+      <c r="AM16" s="24"/>
+      <c r="AN16" s="24"/>
+      <c r="AO16" s="24"/>
+      <c r="AP16" s="24"/>
+      <c r="AQ16" s="24"/>
+      <c r="AR16" s="24"/>
+      <c r="AS16" s="24"/>
+      <c r="AT16" s="24"/>
+      <c r="AU16" s="24"/>
+      <c r="AV16" s="24"/>
+      <c r="AW16" s="24"/>
+      <c r="AX16" s="24"/>
+      <c r="AY16" s="24"/>
+      <c r="AZ16" s="24"/>
+      <c r="BA16" s="24"/>
+      <c r="BB16" s="24"/>
+      <c r="BC16" s="24"/>
+      <c r="BD16" s="24"/>
+      <c r="BE16" s="24"/>
+      <c r="BF16" s="24"/>
+      <c r="BG16" s="24"/>
+      <c r="BH16" s="24"/>
+      <c r="BI16" s="24"/>
+      <c r="BJ16" s="24"/>
+      <c r="BK16" s="24"/>
+      <c r="BL16" s="24"/>
+      <c r="BM16" s="24"/>
+      <c r="BN16" s="24"/>
+      <c r="BO16" s="24"/>
+      <c r="BP16" s="24"/>
+      <c r="BQ16" s="24"/>
+      <c r="BR16" s="24"/>
+      <c r="BS16" s="24"/>
+      <c r="BT16" s="24"/>
+      <c r="BU16" s="24"/>
+      <c r="BV16" s="24"/>
+      <c r="BW16" s="24"/>
+      <c r="BX16" s="24"/>
+      <c r="BY16" s="24"/>
     </row>
     <row r="17" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="8"/>
-      <c r="B17" s="31" t="s">
+      <c r="A17" s="7"/>
+      <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="8"/>
-      <c r="D17" s="27">
+      <c r="C17" s="7"/>
+      <c r="D17" s="26">
         <v>754.64</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="27">
         <v>769.17</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="26">
         <v>781.32</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="27">
         <v>939.44</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="26">
         <v>946.49</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="27">
         <v>1007.3</v>
       </c>
-      <c r="J17" s="29">
+      <c r="J17" s="28">
         <v>1093.99</v>
       </c>
-      <c r="K17" s="28"/>
-[...1 lines deleted...]
-      <c r="M17" s="27">
+      <c r="K17" s="27"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="26">
         <v>835.45</v>
       </c>
-      <c r="N17" s="28">
+      <c r="N17" s="27">
         <v>849.56</v>
       </c>
-      <c r="O17" s="27">
+      <c r="O17" s="26">
         <v>865.98</v>
       </c>
-      <c r="P17" s="28">
+      <c r="P17" s="27">
         <v>1041.56</v>
       </c>
-      <c r="Q17" s="27">
+      <c r="Q17" s="26">
         <v>1043.6300000000001</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="27">
         <v>1118.69</v>
       </c>
-      <c r="S17" s="30">
+      <c r="S17" s="29">
         <v>1225.1300000000001</v>
       </c>
-      <c r="T17" s="28"/>
-[...56 lines deleted...]
-      <c r="BY17" s="25"/>
+      <c r="T17" s="27"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17" s="24"/>
+      <c r="X17" s="24"/>
+      <c r="Y17" s="24"/>
+      <c r="Z17" s="24"/>
+      <c r="AA17" s="24"/>
+      <c r="AB17" s="24"/>
+      <c r="AC17" s="24"/>
+      <c r="AD17" s="24"/>
+      <c r="AE17" s="24"/>
+      <c r="AF17" s="24"/>
+      <c r="AG17" s="24"/>
+      <c r="AH17" s="24"/>
+      <c r="AI17" s="24"/>
+      <c r="AJ17" s="24"/>
+      <c r="AK17" s="24"/>
+      <c r="AL17" s="24"/>
+      <c r="AM17" s="24"/>
+      <c r="AN17" s="24"/>
+      <c r="AO17" s="24"/>
+      <c r="AP17" s="24"/>
+      <c r="AQ17" s="24"/>
+      <c r="AR17" s="24"/>
+      <c r="AS17" s="24"/>
+      <c r="AT17" s="24"/>
+      <c r="AU17" s="24"/>
+      <c r="AV17" s="24"/>
+      <c r="AW17" s="24"/>
+      <c r="AX17" s="24"/>
+      <c r="AY17" s="24"/>
+      <c r="AZ17" s="24"/>
+      <c r="BA17" s="24"/>
+      <c r="BB17" s="24"/>
+      <c r="BC17" s="24"/>
+      <c r="BD17" s="24"/>
+      <c r="BE17" s="24"/>
+      <c r="BF17" s="24"/>
+      <c r="BG17" s="24"/>
+      <c r="BH17" s="24"/>
+      <c r="BI17" s="24"/>
+      <c r="BJ17" s="24"/>
+      <c r="BK17" s="24"/>
+      <c r="BL17" s="24"/>
+      <c r="BM17" s="24"/>
+      <c r="BN17" s="24"/>
+      <c r="BO17" s="24"/>
+      <c r="BP17" s="24"/>
+      <c r="BQ17" s="24"/>
+      <c r="BR17" s="24"/>
+      <c r="BS17" s="24"/>
+      <c r="BT17" s="24"/>
+      <c r="BU17" s="24"/>
+      <c r="BV17" s="24"/>
+      <c r="BW17" s="24"/>
+      <c r="BX17" s="24"/>
+      <c r="BY17" s="24"/>
     </row>
     <row r="18" spans="1:77" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="8"/>
-      <c r="B18" s="26" t="s">
+      <c r="A18" s="7"/>
+      <c r="B18" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="8"/>
-      <c r="D18" s="33">
+      <c r="C18" s="7"/>
+      <c r="D18" s="32">
         <v>388.06</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="33">
         <v>404.98</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="32">
         <v>406.34</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="33">
         <v>488.82</v>
       </c>
-      <c r="H18" s="33">
+      <c r="H18" s="32">
         <v>497.77</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="33">
         <v>528.29</v>
       </c>
-      <c r="J18" s="35">
+      <c r="J18" s="34">
         <v>558.66</v>
       </c>
-      <c r="K18" s="34"/>
-[...1 lines deleted...]
-      <c r="M18" s="33">
+      <c r="K18" s="33"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="32">
         <v>427</v>
       </c>
-      <c r="N18" s="34">
+      <c r="N18" s="33">
         <v>443.3</v>
       </c>
-      <c r="O18" s="33">
+      <c r="O18" s="32">
         <v>443.43</v>
       </c>
-      <c r="P18" s="34">
+      <c r="P18" s="33">
         <v>535.58000000000004</v>
       </c>
-      <c r="Q18" s="33">
+      <c r="Q18" s="32">
         <v>536.84</v>
       </c>
-      <c r="R18" s="34">
+      <c r="R18" s="33">
         <v>579.38</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="35">
         <v>619.09</v>
       </c>
-      <c r="T18" s="34"/>
-[...56 lines deleted...]
-      <c r="BY18" s="25"/>
+      <c r="T18" s="33"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18" s="24"/>
+      <c r="X18" s="24"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="24"/>
+      <c r="AA18" s="24"/>
+      <c r="AB18" s="24"/>
+      <c r="AC18" s="24"/>
+      <c r="AD18" s="24"/>
+      <c r="AE18" s="24"/>
+      <c r="AF18" s="24"/>
+      <c r="AG18" s="24"/>
+      <c r="AH18" s="24"/>
+      <c r="AI18" s="24"/>
+      <c r="AJ18" s="24"/>
+      <c r="AK18" s="24"/>
+      <c r="AL18" s="24"/>
+      <c r="AM18" s="24"/>
+      <c r="AN18" s="24"/>
+      <c r="AO18" s="24"/>
+      <c r="AP18" s="24"/>
+      <c r="AQ18" s="24"/>
+      <c r="AR18" s="24"/>
+      <c r="AS18" s="24"/>
+      <c r="AT18" s="24"/>
+      <c r="AU18" s="24"/>
+      <c r="AV18" s="24"/>
+      <c r="AW18" s="24"/>
+      <c r="AX18" s="24"/>
+      <c r="AY18" s="24"/>
+      <c r="AZ18" s="24"/>
+      <c r="BA18" s="24"/>
+      <c r="BB18" s="24"/>
+      <c r="BC18" s="24"/>
+      <c r="BD18" s="24"/>
+      <c r="BE18" s="24"/>
+      <c r="BF18" s="24"/>
+      <c r="BG18" s="24"/>
+      <c r="BH18" s="24"/>
+      <c r="BI18" s="24"/>
+      <c r="BJ18" s="24"/>
+      <c r="BK18" s="24"/>
+      <c r="BL18" s="24"/>
+      <c r="BM18" s="24"/>
+      <c r="BN18" s="24"/>
+      <c r="BO18" s="24"/>
+      <c r="BP18" s="24"/>
+      <c r="BQ18" s="24"/>
+      <c r="BR18" s="24"/>
+      <c r="BS18" s="24"/>
+      <c r="BT18" s="24"/>
+      <c r="BU18" s="24"/>
+      <c r="BV18" s="24"/>
+      <c r="BW18" s="24"/>
+      <c r="BX18" s="24"/>
+      <c r="BY18" s="24"/>
     </row>
     <row r="19" spans="1:77" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="8"/>
-[...24 lines deleted...]
-      <c r="B20" s="38" t="s">
+      <c r="A19" s="7"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="36"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="36"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="36"/>
+      <c r="T19" s="36"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7"/>
+      <c r="B20" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="8"/>
-      <c r="D20" s="39">
+      <c r="C20" s="7"/>
+      <c r="D20" s="38">
         <v>382.83785714285716</v>
       </c>
-      <c r="E20" s="40">
+      <c r="E20" s="39">
         <v>389.07928571428573</v>
       </c>
-      <c r="F20" s="40">
+      <c r="F20" s="39">
         <v>396.67771370773562</v>
       </c>
-      <c r="G20" s="40">
+      <c r="G20" s="39">
         <v>449.60664758755956</v>
       </c>
-      <c r="H20" s="40">
+      <c r="H20" s="39">
         <v>483.06876410959899</v>
       </c>
-      <c r="I20" s="40">
+      <c r="I20" s="39">
         <v>514.89571428571423</v>
       </c>
-      <c r="J20" s="41">
+      <c r="J20" s="40">
         <v>557.39714285714285</v>
       </c>
-      <c r="K20" s="42">
-[...3 lines deleted...]
-      <c r="M20" s="39">
+      <c r="K20" s="41">
+        <v>616.16</v>
+      </c>
+      <c r="L20" s="42"/>
+      <c r="M20" s="38">
         <v>423.74857142857138</v>
       </c>
-      <c r="N20" s="40">
+      <c r="N20" s="39">
         <v>429.62642857142856</v>
       </c>
-      <c r="O20" s="40">
+      <c r="O20" s="39">
         <v>438.72410059496423</v>
       </c>
-      <c r="P20" s="40">
+      <c r="P20" s="39">
         <v>493.75117957416609</v>
       </c>
-      <c r="Q20" s="40">
+      <c r="Q20" s="39">
         <v>529.20091206718814</v>
       </c>
-      <c r="R20" s="40">
+      <c r="R20" s="39">
         <v>567.15071428571423</v>
       </c>
-      <c r="S20" s="40">
+      <c r="S20" s="39">
         <v>617.69928571428568</v>
       </c>
-      <c r="T20" s="42">
-[...27 lines deleted...]
-      <c r="V21" s="4"/>
+      <c r="T20" s="41">
+        <v>686.99</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="36"/>
+      <c r="Q21" s="36"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="36"/>
+      <c r="T21" s="36"/>
+      <c r="U21"/>
+      <c r="V21"/>
     </row>
     <row r="22" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="8"/>
-      <c r="B22" s="38" t="s">
+      <c r="A22" s="7"/>
+      <c r="B22" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C22" s="8"/>
-[...46 lines deleted...]
-      <c r="B24" s="19" t="s">
+      <c r="C22" s="7"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="36"/>
+      <c r="T22" s="36"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="36"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="36"/>
+      <c r="R23" s="36"/>
+      <c r="S23" s="36"/>
+      <c r="T23" s="36"/>
+      <c r="U23"/>
+      <c r="V23"/>
+    </row>
+    <row r="24" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7"/>
+      <c r="B24" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="8"/>
-      <c r="D24" s="46">
+      <c r="C24" s="7"/>
+      <c r="D24" s="45">
         <v>392</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="46">
         <v>395.6</v>
       </c>
-      <c r="F24" s="46">
+      <c r="F24" s="45">
         <v>402.8</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>421.4</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="45">
         <v>484.61</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="46">
         <v>517.9</v>
       </c>
-      <c r="J24" s="46">
+      <c r="J24" s="45">
         <v>564.70000000000005</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="46">
         <v>564.70000000000005</v>
       </c>
-      <c r="L24" s="48"/>
-      <c r="M24" s="46">
+      <c r="L24" s="47"/>
+      <c r="M24" s="45">
         <v>392</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="46">
         <v>395.6</v>
       </c>
-      <c r="O24" s="46">
+      <c r="O24" s="45">
         <v>402.8</v>
       </c>
-      <c r="P24" s="47">
+      <c r="P24" s="46">
         <v>421.4</v>
       </c>
-      <c r="Q24" s="46">
+      <c r="Q24" s="45">
         <v>517.9</v>
       </c>
-      <c r="R24" s="47">
+      <c r="R24" s="46">
         <v>517.9</v>
       </c>
-      <c r="S24" s="46">
+      <c r="S24" s="45">
         <v>564.70000000000005</v>
       </c>
-      <c r="T24" s="47">
+      <c r="T24" s="46">
         <v>564.70000000000005</v>
       </c>
-      <c r="U24" s="4"/>
-[...4 lines deleted...]
-      <c r="B25" s="31" t="s">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7"/>
+      <c r="B25" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="8"/>
-      <c r="D25" s="49" t="s">
+      <c r="C25" s="7"/>
+      <c r="D25" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="E25" s="50" t="s">
+      <c r="E25" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="F25" s="49" t="s">
+      <c r="F25" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="G25" s="50" t="s">
+      <c r="G25" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="H25" s="49" t="s">
+      <c r="H25" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="I25" s="50" t="s">
+      <c r="I25" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="J25" s="49" t="s">
+      <c r="J25" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="K25" s="50" t="s">
+      <c r="K25" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="L25" s="48"/>
-      <c r="M25" s="49">
+      <c r="L25" s="47"/>
+      <c r="M25" s="48">
         <v>588</v>
       </c>
-      <c r="N25" s="50">
+      <c r="N25" s="49">
         <v>593.4</v>
       </c>
-      <c r="O25" s="49">
+      <c r="O25" s="48">
         <v>604.20000000000005</v>
       </c>
-      <c r="P25" s="50">
+      <c r="P25" s="49">
         <v>210.7</v>
       </c>
-      <c r="Q25" s="49">
+      <c r="Q25" s="48">
         <v>242.31</v>
       </c>
-      <c r="R25" s="50">
+      <c r="R25" s="49">
         <v>258.95</v>
       </c>
-      <c r="S25" s="49" t="s">
+      <c r="S25" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="T25" s="50" t="s">
+      <c r="T25" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="U25" s="4"/>
-[...4 lines deleted...]
-      <c r="B26" s="31" t="s">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7"/>
+      <c r="B26" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="8"/>
-      <c r="D26" s="49">
+      <c r="C26" s="7"/>
+      <c r="D26" s="48">
         <v>98</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="49">
         <v>98.9</v>
       </c>
-      <c r="F26" s="49">
+      <c r="F26" s="48">
         <v>100.7</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="49">
         <v>105.35</v>
       </c>
-      <c r="H26" s="49">
+      <c r="H26" s="48">
         <v>121.15</v>
       </c>
-      <c r="I26" s="50">
+      <c r="I26" s="49">
         <v>129.47999999999999</v>
       </c>
-      <c r="J26" s="49">
+      <c r="J26" s="48">
         <v>141.18</v>
       </c>
-      <c r="K26" s="50">
+      <c r="K26" s="49">
         <v>141.18</v>
       </c>
-      <c r="L26" s="48"/>
-      <c r="M26" s="49">
+      <c r="L26" s="47"/>
+      <c r="M26" s="48">
         <v>98</v>
       </c>
-      <c r="N26" s="50">
+      <c r="N26" s="49">
         <v>98.9</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="48">
         <v>100.7</v>
       </c>
-      <c r="P26" s="50">
+      <c r="P26" s="49">
         <v>105.35</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>0</v>
       </c>
-      <c r="R26" s="50">
+      <c r="R26" s="49">
         <v>0</v>
       </c>
-      <c r="S26" s="49">
+      <c r="S26" s="48">
         <v>141.18</v>
       </c>
-      <c r="T26" s="50">
+      <c r="T26" s="49">
         <v>141.18</v>
       </c>
-      <c r="U26" s="4"/>
-[...4 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="8"/>
-      <c r="D27" s="52" t="s">
+      <c r="C27" s="7"/>
+      <c r="D27" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="E27" s="53">
+      <c r="E27" s="52">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="F27" s="52">
+      <c r="F27" s="51">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="G27" s="53">
+      <c r="G27" s="52">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="H27" s="52">
+      <c r="H27" s="51">
         <v>0.15</v>
       </c>
-      <c r="I27" s="53">
+      <c r="I27" s="52">
         <v>6.8699999999999997E-2</v>
       </c>
-      <c r="J27" s="52">
+      <c r="J27" s="51">
         <v>9.0399999999999994E-2</v>
       </c>
-      <c r="K27" s="53">
+      <c r="K27" s="52">
         <v>9.0399999999999994E-2</v>
       </c>
-      <c r="L27" s="54"/>
-      <c r="M27" s="52" t="s">
+      <c r="L27" s="53"/>
+      <c r="M27" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="N27" s="53">
+      <c r="N27" s="52">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="O27" s="52">
+      <c r="O27" s="51">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="P27" s="53">
+      <c r="P27" s="52">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="Q27" s="52">
+      <c r="Q27" s="51">
         <v>0</v>
       </c>
-      <c r="R27" s="53">
+      <c r="R27" s="52">
         <v>0</v>
       </c>
-      <c r="S27" s="52">
+      <c r="S27" s="51">
         <v>9.0399999999999994E-2</v>
       </c>
-      <c r="T27" s="53">
+      <c r="T27" s="52">
         <v>9.0399999999999994E-2</v>
       </c>
-      <c r="U27" s="4"/>
-      <c r="V27" s="4"/>
+      <c r="U27"/>
+      <c r="V27"/>
     </row>
     <row r="28" spans="1:77" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D28" s="55"/>
-[...8 lines deleted...]
-      <c r="V28" s="4"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="54"/>
+      <c r="U28"/>
+      <c r="V28"/>
     </row>
     <row r="29" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="U29" s="4"/>
-      <c r="V29" s="4"/>
+      <c r="U29"/>
+      <c r="V29"/>
     </row>
     <row r="30" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="B30" s="56" t="s">
+      <c r="B30" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="U30" s="4"/>
-      <c r="V30" s="4"/>
+      <c r="U30"/>
+      <c r="V30"/>
     </row>
     <row r="31" spans="1:77" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="U31" s="4"/>
-      <c r="V31" s="4"/>
+      <c r="U31"/>
+      <c r="V31"/>
     </row>
     <row r="32" spans="1:77" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="U32" s="4"/>
-      <c r="V32" s="4"/>
+      <c r="U32"/>
+      <c r="V32"/>
     </row>
     <row r="33" spans="1:22" ht="6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="8"/>
-[...1 lines deleted...]
-      <c r="V33" s="4"/>
+      <c r="A33" s="7"/>
+      <c r="U33"/>
+      <c r="V33"/>
     </row>
     <row r="34" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="8"/>
-[...1 lines deleted...]
-      <c r="V34" s="4"/>
+      <c r="A34" s="7"/>
+      <c r="U34"/>
+      <c r="V34"/>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A35" s="8"/>
-[...1 lines deleted...]
-      <c r="V35" s="4"/>
+      <c r="A35" s="7"/>
+      <c r="U35"/>
+      <c r="V35"/>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A36" s="8"/>
-[...1 lines deleted...]
-      <c r="V36" s="4"/>
+      <c r="A36" s="7"/>
+      <c r="U36"/>
+      <c r="V36"/>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A37" s="8"/>
-[...1 lines deleted...]
-      <c r="V37" s="4"/>
+      <c r="A37" s="7"/>
+      <c r="U37"/>
+      <c r="V37"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A38" s="8"/>
-[...1 lines deleted...]
-      <c r="V38" s="4"/>
+      <c r="A38" s="7"/>
+      <c r="U38"/>
+      <c r="V38"/>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A39" s="8"/>
-[...1 lines deleted...]
-      <c r="V39" s="4"/>
+      <c r="A39" s="7"/>
+      <c r="U39"/>
+      <c r="V39"/>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A40" s="8"/>
-[...1 lines deleted...]
-      <c r="V40" s="4"/>
+      <c r="A40" s="7"/>
+      <c r="U40"/>
+      <c r="V40"/>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A41" s="8"/>
-[...1 lines deleted...]
-      <c r="V41" s="4"/>
+      <c r="A41" s="7"/>
+      <c r="U41"/>
+      <c r="V41"/>
     </row>
     <row r="42" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A42" s="8"/>
-[...1 lines deleted...]
-      <c r="V42" s="4"/>
+      <c r="A42" s="7"/>
+      <c r="U42"/>
+      <c r="V42"/>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A43" s="8"/>
-[...1 lines deleted...]
-      <c r="V43" s="4"/>
+      <c r="A43" s="7"/>
+      <c r="U43"/>
+      <c r="V43"/>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A44" s="8"/>
-[...1 lines deleted...]
-      <c r="V44" s="4"/>
+      <c r="A44" s="7"/>
+      <c r="U44"/>
+      <c r="V44"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A45" s="8"/>
-[...1 lines deleted...]
-      <c r="V45" s="4"/>
+      <c r="A45" s="7"/>
+      <c r="U45"/>
+      <c r="V45"/>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A46" s="8"/>
-[...1 lines deleted...]
-      <c r="V46" s="4"/>
+      <c r="A46" s="7"/>
+      <c r="U46"/>
+      <c r="V46"/>
     </row>
     <row r="47" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A47" s="8"/>
-[...1 lines deleted...]
-      <c r="V47" s="4"/>
+      <c r="A47" s="7"/>
+      <c r="U47"/>
+      <c r="V47"/>
     </row>
     <row r="48" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A48" s="8"/>
-[...1 lines deleted...]
-      <c r="V48" s="4"/>
+      <c r="A48" s="7"/>
+      <c r="U48"/>
+      <c r="V48"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A49" s="8"/>
-[...1 lines deleted...]
-      <c r="V49" s="4"/>
+      <c r="A49" s="7"/>
+      <c r="U49"/>
+      <c r="V49"/>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A50" s="8"/>
-[...1 lines deleted...]
-      <c r="V50" s="4"/>
+      <c r="A50" s="7"/>
+      <c r="U50"/>
+      <c r="V50"/>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A51" s="8"/>
-[...4 lines deleted...]
-      <c r="A52" s="8"/>
+      <c r="A51" s="7"/>
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A52" s="7"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>