--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -1,89 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{54250440-A8B3-4737-BD16-7B77A37EF375}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5DACF17F-CD62-4F8D-9CB4-C0EF1948001E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9CA0B935-D4A7-4B04-A8EB-C20173DD24CF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{50077FE1-1B2F-4E72-9B84-E152AB12E17C}"/>
   </bookViews>
   <sheets>
     <sheet name="PNC MEDIAS . A 8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PNC MEDIAS . A 8'!$B$1:$T$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="T27" i="1" l="1"/>
+  <c r="S27" i="1"/>
+  <c r="T24" i="1"/>
+  <c r="S24" i="1"/>
+  <c r="T20" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="T5" i="1"/>
+  <c r="S5" i="1"/>
+  <c r="J5" i="1"/>
+  <c r="K5" i="1" s="1"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 8</t>
   </si>
   <si>
     <t>E V O L U C I Ó N  I M P O R T E S  M E D I O S  P E N S I O N E S  N O  C O N T R I B U T I V A S</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
@@ -567,68 +584,68 @@
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{9DDD7838-647D-4685-BF09-22F252A8AFD0}"/>
-    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{F265FCE5-1FDF-4CA0-A064-3D6B18F573EE}"/>
+    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{3A72FBC2-151B-4797-87E2-E806BF3AA965}"/>
+    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{3E133CF6-D1BF-4F00-A092-1B3F05090273}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
@@ -758,59 +775,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>382.83785714285716</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>389.07928571428573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>396.67771370773562</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>449.60664758755956</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483.06876410959899</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>514.89571428571423</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>557.39714285714285</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>616.16</c:v>
+                  <c:v>621.51249999999993</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-BC9F-4F72-A56E-73B55B95C7E4}"/>
+              <c16:uniqueId val="{00000000-080E-449E-ADAF-8A1B93E86EF8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="339933"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -876,51 +893,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>484.61</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-BC9F-4F72-A56E-73B55B95C7E4}"/>
+              <c16:uniqueId val="{00000001-080E-449E-ADAF-8A1B93E86EF8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516349760"/>
         <c:axId val="1516347040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516349760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1250,59 +1267,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>423.74857142857138</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>429.62642857142856</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>438.72410059496423</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>493.75117957416609</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>529.20091206718814</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>567.15071428571423</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>617.69928571428568</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>686.99</c:v>
+                  <c:v>693.22249999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5588-4326-9D68-7D33451ED939}"/>
+              <c16:uniqueId val="{00000000-E9C6-4B50-B2BF-9C32E8CE3842}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1368,51 +1385,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5588-4326-9D68-7D33451ED939}"/>
+              <c16:uniqueId val="{00000001-E9C6-4B50-B2BF-9C32E8CE3842}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516342688"/>
         <c:axId val="1516343776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516342688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1594,120 +1611,121 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE95A0A-526A-4223-92C8-6DB60F595435}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7B352E-63B7-432F-B61E-38B83FBB90C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16D23CAC-C03E-4D8A-AAF4-9FFE7A7C3FC3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1EB3D5-C387-4EC1-B10C-A9E7A1DFAF21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\2-febrero\N&#211;MINA%20PNC%20FEBRERO%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/2-febrero/N&#211;MINA%20PNC%20FEBRERO%202026.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\4-abril\N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/4-abril/N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="NÓMINA ACUM. 2026 A1"/>
       <sheetName val="NÓMINA PROV. 2026 A2-3"/>
       <sheetName val=" Nº PENSIONES MES A 4"/>
       <sheetName val="IMPORTES AÑO. A 5"/>
       <sheetName val="PNC MEDIAS . A 8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="5">
           <cell r="D5">
             <v>2019</v>
           </cell>
           <cell r="E5">
             <v>2020</v>
           </cell>
           <cell r="F5">
             <v>2021</v>
           </cell>
           <cell r="G5">
@@ -1754,75 +1772,75 @@
           <cell r="B20" t="str">
             <v>IMPORTE MEDIO</v>
           </cell>
           <cell r="D20">
             <v>382.83785714285716</v>
           </cell>
           <cell r="E20">
             <v>389.07928571428573</v>
           </cell>
           <cell r="F20">
             <v>396.67771370773562</v>
           </cell>
           <cell r="G20">
             <v>449.60664758755956</v>
           </cell>
           <cell r="H20">
             <v>483.06876410959899</v>
           </cell>
           <cell r="I20">
             <v>514.89571428571423</v>
           </cell>
           <cell r="J20">
             <v>557.39714285714285</v>
           </cell>
           <cell r="K20">
-            <v>616.16</v>
+            <v>621.51249999999993</v>
           </cell>
           <cell r="M20">
             <v>423.74857142857138</v>
           </cell>
           <cell r="N20">
             <v>429.62642857142856</v>
           </cell>
           <cell r="O20">
             <v>438.72410059496423</v>
           </cell>
           <cell r="P20">
             <v>493.75117957416609</v>
           </cell>
           <cell r="Q20">
             <v>529.20091206718814</v>
           </cell>
           <cell r="R20">
             <v>567.15071428571423</v>
           </cell>
           <cell r="S20">
             <v>617.69928571428568</v>
           </cell>
           <cell r="T20">
-            <v>686.99</v>
+            <v>693.22249999999997</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>ESTABLECIDO</v>
           </cell>
           <cell r="D24">
             <v>392</v>
           </cell>
           <cell r="E24">
             <v>395.6</v>
           </cell>
           <cell r="F24">
             <v>402.8</v>
           </cell>
           <cell r="G24">
             <v>421.4</v>
           </cell>
           <cell r="H24">
             <v>484.61</v>
           </cell>
           <cell r="I24">
             <v>517.9</v>
           </cell>
           <cell r="J24">
@@ -2187,51 +2205,51 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E1465F5-4D5A-4B9A-A087-6C97FDE20185}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFF1F83D-FD73-42F0-8F85-38FF831EE3EE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.42578125" style="1" customWidth="1"/>
     <col min="13" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S1" s="2"/>
       <c r="T1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U1"/>
@@ -2315,78 +2333,82 @@
       <c r="V4"/>
     </row>
     <row r="5" spans="1:77" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="14">
         <v>2019</v>
       </c>
       <c r="E5" s="15">
         <v>2020</v>
       </c>
       <c r="F5" s="15">
         <v>2021</v>
       </c>
       <c r="G5" s="15">
         <v>2022</v>
       </c>
       <c r="H5" s="15">
         <v>2023</v>
       </c>
       <c r="I5" s="15">
         <v>2024</v>
       </c>
       <c r="J5" s="15">
+        <f>I5+1</f>
         <v>2025</v>
       </c>
       <c r="K5" s="16">
+        <f>J5+1</f>
         <v>2026</v>
       </c>
       <c r="L5" s="12"/>
       <c r="M5" s="14">
         <v>2019</v>
       </c>
       <c r="N5" s="15">
         <v>2020</v>
       </c>
       <c r="O5" s="15">
         <v>2021</v>
       </c>
       <c r="P5" s="15">
         <v>2022</v>
       </c>
       <c r="Q5" s="15">
         <v>2023</v>
       </c>
       <c r="R5" s="15">
         <v>2024</v>
       </c>
       <c r="S5" s="15">
+        <f>R5+1</f>
         <v>2025</v>
       </c>
       <c r="T5" s="16">
+        <f>S5+1</f>
         <v>2026</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:77" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
@@ -2625,74 +2647,78 @@
       <c r="B9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="26">
         <v>388.84</v>
       </c>
       <c r="E9" s="27">
         <v>392.44</v>
       </c>
       <c r="F9" s="26">
         <v>402.38</v>
       </c>
       <c r="G9" s="27">
         <v>419.55</v>
       </c>
       <c r="H9" s="26">
         <v>486.44</v>
       </c>
       <c r="I9" s="27">
         <v>522.98</v>
       </c>
       <c r="J9" s="28">
         <v>567.24</v>
       </c>
-      <c r="K9" s="27"/>
+      <c r="K9" s="27">
+        <v>627.61</v>
+      </c>
       <c r="L9" s="22"/>
       <c r="M9" s="26">
         <v>430.55</v>
       </c>
       <c r="N9" s="27">
         <v>432.15</v>
       </c>
       <c r="O9" s="26">
         <v>445.26</v>
       </c>
       <c r="P9" s="27">
         <v>461.09</v>
       </c>
       <c r="Q9" s="26">
         <v>536.15</v>
       </c>
       <c r="R9" s="27">
         <v>573.5</v>
       </c>
       <c r="S9" s="29">
         <v>623.57000000000005</v>
       </c>
-      <c r="T9" s="27"/>
+      <c r="T9" s="27">
+        <v>700.01</v>
+      </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
       <c r="AA9" s="24"/>
       <c r="AB9" s="24"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="24"/>
       <c r="AJ9" s="24"/>
       <c r="AK9" s="24"/>
       <c r="AL9" s="24"/>
       <c r="AM9" s="24"/>
       <c r="AN9" s="24"/>
       <c r="AO9" s="24"/>
       <c r="AP9" s="24"/>
       <c r="AQ9" s="24"/>
       <c r="AR9" s="24"/>
       <c r="AS9" s="24"/>
@@ -2734,74 +2760,78 @@
       <c r="B10" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="26">
         <v>385.59</v>
       </c>
       <c r="E10" s="27">
         <v>389.02</v>
       </c>
       <c r="F10" s="26">
         <v>399.25</v>
       </c>
       <c r="G10" s="27">
         <v>427.56</v>
       </c>
       <c r="H10" s="26">
         <v>488.71</v>
       </c>
       <c r="I10" s="27">
         <v>516.91999999999996</v>
       </c>
       <c r="J10" s="28">
         <v>565.96</v>
       </c>
-      <c r="K10" s="27"/>
+      <c r="K10" s="27">
+        <v>626.12</v>
+      </c>
       <c r="L10" s="22"/>
       <c r="M10" s="26">
         <v>427.7</v>
       </c>
       <c r="N10" s="27">
         <v>431.39</v>
       </c>
       <c r="O10" s="26">
         <v>443.73</v>
       </c>
       <c r="P10" s="27">
         <v>461.69</v>
       </c>
       <c r="Q10" s="26">
         <v>537.39</v>
       </c>
       <c r="R10" s="27">
         <v>568.01</v>
       </c>
       <c r="S10" s="29">
         <v>623.62</v>
       </c>
-      <c r="T10" s="27"/>
+      <c r="T10" s="27">
+        <v>698.9</v>
+      </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="24"/>
       <c r="AJ10" s="24"/>
       <c r="AK10" s="24"/>
       <c r="AL10" s="24"/>
       <c r="AM10" s="24"/>
       <c r="AN10" s="24"/>
       <c r="AO10" s="24"/>
       <c r="AP10" s="24"/>
       <c r="AQ10" s="24"/>
       <c r="AR10" s="24"/>
       <c r="AS10" s="24"/>
@@ -3734,82 +3764,85 @@
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7"/>
       <c r="B20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="38">
         <v>382.83785714285716</v>
       </c>
       <c r="E20" s="39">
         <v>389.07928571428573</v>
       </c>
       <c r="F20" s="39">
         <v>396.67771370773562</v>
       </c>
       <c r="G20" s="39">
         <v>449.60664758755956</v>
       </c>
       <c r="H20" s="39">
         <v>483.06876410959899</v>
       </c>
       <c r="I20" s="39">
+        <f>SUM(I7:I18)/14</f>
         <v>514.89571428571423</v>
       </c>
       <c r="J20" s="40">
         <v>557.39714285714285</v>
       </c>
       <c r="K20" s="41">
-        <v>616.16</v>
+        <f>SUM(K7:K18)/4</f>
+        <v>621.51249999999993</v>
       </c>
       <c r="L20" s="42"/>
       <c r="M20" s="38">
         <v>423.74857142857138</v>
       </c>
       <c r="N20" s="39">
         <v>429.62642857142856</v>
       </c>
       <c r="O20" s="39">
         <v>438.72410059496423</v>
       </c>
       <c r="P20" s="39">
         <v>493.75117957416609</v>
       </c>
       <c r="Q20" s="39">
         <v>529.20091206718814</v>
       </c>
       <c r="R20" s="39">
         <v>567.15071428571423</v>
       </c>
       <c r="S20" s="39">
         <v>617.69928571428568</v>
       </c>
       <c r="T20" s="41">
-        <v>686.99</v>
+        <f>SUM(T7:T18)/4</f>
+        <v>693.22249999999997</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
       <c r="B21" s="44"/>
       <c r="C21" s="7"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36"/>
@@ -3894,53 +3927,55 @@
         <v>564.70000000000005</v>
       </c>
       <c r="K24" s="46">
         <v>564.70000000000005</v>
       </c>
       <c r="L24" s="47"/>
       <c r="M24" s="45">
         <v>392</v>
       </c>
       <c r="N24" s="46">
         <v>395.6</v>
       </c>
       <c r="O24" s="45">
         <v>402.8</v>
       </c>
       <c r="P24" s="46">
         <v>421.4</v>
       </c>
       <c r="Q24" s="45">
         <v>517.9</v>
       </c>
       <c r="R24" s="46">
         <v>517.9</v>
       </c>
       <c r="S24" s="45">
+        <f>J24</f>
         <v>564.70000000000005</v>
       </c>
       <c r="T24" s="46">
+        <f>K24</f>
         <v>564.70000000000005</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
       <c r="B25" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="48" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="48" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="48" t="s">
         <v>21</v>
@@ -4068,53 +4103,55 @@
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="K27" s="52">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="L27" s="53"/>
       <c r="M27" s="51" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="52">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="O27" s="51">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="P27" s="52">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="Q27" s="51">
         <v>0</v>
       </c>
       <c r="R27" s="52">
         <v>0</v>
       </c>
       <c r="S27" s="51">
+        <f>J27</f>
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="T27" s="52">
+        <f>K27</f>
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:77" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D28" s="54"/>
       <c r="E28" s="54"/>
       <c r="F28" s="54"/>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29" spans="1:77" x14ac:dyDescent="0.2">
       <c r="B29" s="55" t="s">
         <v>25</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:77" x14ac:dyDescent="0.2">