--- v2 (2026-05-18)
+++ v3 (2026-07-02)
@@ -1,106 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5DACF17F-CD62-4F8D-9CB4-C0EF1948001E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1EE8E79-897A-40AB-A2BB-9AF088D7DB44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{50077FE1-1B2F-4E72-9B84-E152AB12E17C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{EF0C3AD1-E993-4A62-87F3-1B878BAC7D81}"/>
   </bookViews>
   <sheets>
     <sheet name="PNC MEDIAS . A 8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PNC MEDIAS . A 8'!$B$1:$T$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
-</file>
-[...14 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 8</t>
   </si>
   <si>
     <t>E V O L U C I Ó N  I M P O R T E S  M E D I O S  P E N S I O N E S  N O  C O N T R I B U T I V A S</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
@@ -584,68 +570,68 @@
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{3A72FBC2-151B-4797-87E2-E806BF3AA965}"/>
-    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{3E133CF6-D1BF-4F00-A092-1B3F05090273}"/>
+    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{99EBE470-283F-4B3F-9986-F6007C38AD5B}"/>
+    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{96FB7607-D9E1-4489-98B9-91C499A8C99E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
@@ -775,59 +761,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>382.83785714285716</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>389.07928571428573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>396.67771370773562</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>449.60664758755956</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483.06876410959899</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>514.89571428571423</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>557.39714285714285</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>621.51249999999993</c:v>
+                  <c:v>622.77199999999993</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-080E-449E-ADAF-8A1B93E86EF8}"/>
+              <c16:uniqueId val="{00000000-AE33-493C-9D85-922B7DF2F9F9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="339933"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -893,51 +879,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>484.61</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-080E-449E-ADAF-8A1B93E86EF8}"/>
+              <c16:uniqueId val="{00000001-AE33-493C-9D85-922B7DF2F9F9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516349760"/>
         <c:axId val="1516347040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516349760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1267,59 +1253,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>423.74857142857138</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>429.62642857142856</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>438.72410059496423</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>493.75117957416609</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>529.20091206718814</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>567.15071428571423</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>617.69928571428568</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>693.22249999999997</c:v>
+                  <c:v>694.63199999999995</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-E9C6-4B50-B2BF-9C32E8CE3842}"/>
+              <c16:uniqueId val="{00000000-ED0E-4283-A9F6-5BE40AFB9D11}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1385,51 +1371,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-E9C6-4B50-B2BF-9C32E8CE3842}"/>
+              <c16:uniqueId val="{00000001-ED0E-4283-A9F6-5BE40AFB9D11}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516342688"/>
         <c:axId val="1516343776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516342688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1611,113 +1597,113 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B7B352E-63B7-432F-B61E-38B83FBB90C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909F1A29-8053-4315-A742-73CAA566A047}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1EB3D5-C387-4EC1-B10C-A9E7A1DFAF21}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D097A335-28C5-46F7-B504-749470B9B086}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\4-abril\N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/4-abril/N&#211;MINA%20PNC%20ABRIL%202026.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#243;mina%20PNC%20mayo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\5-mayo\N&#243;mina%20PNC%20mayo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/5-mayo/N&#243;mina%20PNC%20mayo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="NÓMINA ACUM. 2026 A1"/>
       <sheetName val="NÓMINA PROV. 2026 A2-3"/>
       <sheetName val=" Nº PENSIONES MES A 4"/>
       <sheetName val="IMPORTES AÑO. A 5"/>
       <sheetName val="PNC MEDIAS . A 8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="5">
           <cell r="D5">
             <v>2019</v>
@@ -1772,75 +1758,75 @@
           <cell r="B20" t="str">
             <v>IMPORTE MEDIO</v>
           </cell>
           <cell r="D20">
             <v>382.83785714285716</v>
           </cell>
           <cell r="E20">
             <v>389.07928571428573</v>
           </cell>
           <cell r="F20">
             <v>396.67771370773562</v>
           </cell>
           <cell r="G20">
             <v>449.60664758755956</v>
           </cell>
           <cell r="H20">
             <v>483.06876410959899</v>
           </cell>
           <cell r="I20">
             <v>514.89571428571423</v>
           </cell>
           <cell r="J20">
             <v>557.39714285714285</v>
           </cell>
           <cell r="K20">
-            <v>621.51249999999993</v>
+            <v>622.77199999999993</v>
           </cell>
           <cell r="M20">
             <v>423.74857142857138</v>
           </cell>
           <cell r="N20">
             <v>429.62642857142856</v>
           </cell>
           <cell r="O20">
             <v>438.72410059496423</v>
           </cell>
           <cell r="P20">
             <v>493.75117957416609</v>
           </cell>
           <cell r="Q20">
             <v>529.20091206718814</v>
           </cell>
           <cell r="R20">
             <v>567.15071428571423</v>
           </cell>
           <cell r="S20">
             <v>617.69928571428568</v>
           </cell>
           <cell r="T20">
-            <v>693.22249999999997</v>
+            <v>694.63199999999995</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>ESTABLECIDO</v>
           </cell>
           <cell r="D24">
             <v>392</v>
           </cell>
           <cell r="E24">
             <v>395.6</v>
           </cell>
           <cell r="F24">
             <v>402.8</v>
           </cell>
           <cell r="G24">
             <v>421.4</v>
           </cell>
           <cell r="H24">
             <v>484.61</v>
           </cell>
           <cell r="I24">
             <v>517.9</v>
           </cell>
           <cell r="J24">
@@ -2205,57 +2191,59 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFF1F83D-FD73-42F0-8F85-38FF831EE3EE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8ACA7C99-ECBD-47D5-9C69-BB92AADCE142}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.42578125" style="1" customWidth="1"/>
     <col min="13" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S1" s="2"/>
       <c r="T1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U1"/>
       <c r="V1"/>
     </row>
     <row r="2" spans="1:77" ht="18.75" x14ac:dyDescent="0.2">
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
@@ -2333,82 +2321,78 @@
       <c r="V4"/>
     </row>
     <row r="5" spans="1:77" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="14">
         <v>2019</v>
       </c>
       <c r="E5" s="15">
         <v>2020</v>
       </c>
       <c r="F5" s="15">
         <v>2021</v>
       </c>
       <c r="G5" s="15">
         <v>2022</v>
       </c>
       <c r="H5" s="15">
         <v>2023</v>
       </c>
       <c r="I5" s="15">
         <v>2024</v>
       </c>
       <c r="J5" s="15">
-        <f>I5+1</f>
         <v>2025</v>
       </c>
       <c r="K5" s="16">
-        <f>J5+1</f>
         <v>2026</v>
       </c>
       <c r="L5" s="12"/>
       <c r="M5" s="14">
         <v>2019</v>
       </c>
       <c r="N5" s="15">
         <v>2020</v>
       </c>
       <c r="O5" s="15">
         <v>2021</v>
       </c>
       <c r="P5" s="15">
         <v>2022</v>
       </c>
       <c r="Q5" s="15">
         <v>2023</v>
       </c>
       <c r="R5" s="15">
         <v>2024</v>
       </c>
       <c r="S5" s="15">
-        <f>R5+1</f>
         <v>2025</v>
       </c>
       <c r="T5" s="16">
-        <f>S5+1</f>
         <v>2026</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:77" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
@@ -2873,74 +2857,78 @@
       <c r="B11" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="26">
         <v>384.36</v>
       </c>
       <c r="E11" s="27">
         <v>387.04</v>
       </c>
       <c r="F11" s="26">
         <v>396.68</v>
       </c>
       <c r="G11" s="27">
         <v>421.5</v>
       </c>
       <c r="H11" s="26">
         <v>487.72</v>
       </c>
       <c r="I11" s="27">
         <v>520.5</v>
       </c>
       <c r="J11" s="28">
         <v>566.21</v>
       </c>
-      <c r="K11" s="27"/>
+      <c r="K11" s="27">
+        <v>627.80999999999995</v>
+      </c>
       <c r="L11" s="22"/>
       <c r="M11" s="26">
         <v>426.51</v>
       </c>
       <c r="N11" s="27">
         <v>428.83</v>
       </c>
       <c r="O11" s="26">
         <v>441.36</v>
       </c>
       <c r="P11" s="27">
         <v>462.68</v>
       </c>
       <c r="Q11" s="26">
         <v>533.35</v>
       </c>
       <c r="R11" s="27">
         <v>571.95000000000005</v>
       </c>
       <c r="S11" s="29">
         <v>623.30999999999995</v>
       </c>
-      <c r="T11" s="27"/>
+      <c r="T11" s="27">
+        <v>700.27</v>
+      </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
       <c r="AB11" s="24"/>
       <c r="AC11" s="24"/>
       <c r="AD11" s="24"/>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="24"/>
       <c r="AJ11" s="24"/>
       <c r="AK11" s="24"/>
       <c r="AL11" s="24"/>
       <c r="AM11" s="24"/>
       <c r="AN11" s="24"/>
       <c r="AO11" s="24"/>
       <c r="AP11" s="24"/>
       <c r="AQ11" s="24"/>
       <c r="AR11" s="24"/>
       <c r="AS11" s="24"/>
@@ -3764,85 +3752,82 @@
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7"/>
       <c r="B20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="38">
         <v>382.83785714285716</v>
       </c>
       <c r="E20" s="39">
         <v>389.07928571428573</v>
       </c>
       <c r="F20" s="39">
         <v>396.67771370773562</v>
       </c>
       <c r="G20" s="39">
         <v>449.60664758755956</v>
       </c>
       <c r="H20" s="39">
         <v>483.06876410959899</v>
       </c>
       <c r="I20" s="39">
-        <f>SUM(I7:I18)/14</f>
         <v>514.89571428571423</v>
       </c>
       <c r="J20" s="40">
         <v>557.39714285714285</v>
       </c>
       <c r="K20" s="41">
-        <f>SUM(K7:K18)/4</f>
-        <v>621.51249999999993</v>
+        <v>622.77199999999993</v>
       </c>
       <c r="L20" s="42"/>
       <c r="M20" s="38">
         <v>423.74857142857138</v>
       </c>
       <c r="N20" s="39">
         <v>429.62642857142856</v>
       </c>
       <c r="O20" s="39">
         <v>438.72410059496423</v>
       </c>
       <c r="P20" s="39">
         <v>493.75117957416609</v>
       </c>
       <c r="Q20" s="39">
         <v>529.20091206718814</v>
       </c>
       <c r="R20" s="39">
         <v>567.15071428571423</v>
       </c>
       <c r="S20" s="39">
         <v>617.69928571428568</v>
       </c>
       <c r="T20" s="41">
-        <f>SUM(T7:T18)/4</f>
-        <v>693.22249999999997</v>
+        <v>694.63199999999995</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
       <c r="B21" s="44"/>
       <c r="C21" s="7"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36"/>
@@ -3927,55 +3912,53 @@
         <v>564.70000000000005</v>
       </c>
       <c r="K24" s="46">
         <v>564.70000000000005</v>
       </c>
       <c r="L24" s="47"/>
       <c r="M24" s="45">
         <v>392</v>
       </c>
       <c r="N24" s="46">
         <v>395.6</v>
       </c>
       <c r="O24" s="45">
         <v>402.8</v>
       </c>
       <c r="P24" s="46">
         <v>421.4</v>
       </c>
       <c r="Q24" s="45">
         <v>517.9</v>
       </c>
       <c r="R24" s="46">
         <v>517.9</v>
       </c>
       <c r="S24" s="45">
-        <f>J24</f>
         <v>564.70000000000005</v>
       </c>
       <c r="T24" s="46">
-        <f>K24</f>
         <v>564.70000000000005</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:77" s="43" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7"/>
       <c r="B25" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="7"/>
       <c r="D25" s="48" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="48" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="48" t="s">
         <v>21</v>
@@ -4103,55 +4086,53 @@
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="K27" s="52">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="L27" s="53"/>
       <c r="M27" s="51" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="52">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="O27" s="51">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="P27" s="52">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="Q27" s="51">
         <v>0</v>
       </c>
       <c r="R27" s="52">
         <v>0</v>
       </c>
       <c r="S27" s="51">
-        <f>J27</f>
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="T27" s="52">
-        <f>K27</f>
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:77" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D28" s="54"/>
       <c r="E28" s="54"/>
       <c r="F28" s="54"/>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29" spans="1:77" x14ac:dyDescent="0.2">
       <c r="B29" s="55" t="s">
         <v>25</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:77" x14ac:dyDescent="0.2">