--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1EE8E79-897A-40AB-A2BB-9AF088D7DB44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1700A9D6-B543-43F5-9ACB-79F7B2AE63AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{EF0C3AD1-E993-4A62-87F3-1B878BAC7D81}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{FE9FB2DA-0295-4E1A-B4DA-A52CB6058FC8}"/>
   </bookViews>
   <sheets>
     <sheet name="PNC MEDIAS . A 8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PNC MEDIAS . A 8'!$B$1:$T$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -570,52 +570,52 @@
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{99EBE470-283F-4B3F-9986-F6007C38AD5B}"/>
-    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{96FB7607-D9E1-4489-98B9-91C499A8C99E}"/>
+    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{3CEE04BD-5A4C-4B87-8E6E-9258D6F1B43D}"/>
+    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{831AF219-7E27-44A4-B206-6C01BC5AF248}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -761,59 +761,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>382.83785714285716</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>389.07928571428573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>396.67771370773562</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>449.60664758755956</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483.06876410959899</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>514.89571428571423</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>557.39714285714285</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>622.77199999999993</c:v>
+                  <c:v>620.14374999999995</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-AE33-493C-9D85-922B7DF2F9F9}"/>
+              <c16:uniqueId val="{00000000-80A7-4C80-A6CE-192BF8C6C9C7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="339933"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -879,51 +879,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>484.61</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-AE33-493C-9D85-922B7DF2F9F9}"/>
+              <c16:uniqueId val="{00000001-80A7-4C80-A6CE-192BF8C6C9C7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516349760"/>
         <c:axId val="1516347040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516349760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1253,59 +1253,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>423.74857142857138</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>429.62642857142856</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>438.72410059496423</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>493.75117957416609</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>529.20091206718814</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>567.15071428571423</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>617.69928571428568</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>694.63199999999995</c:v>
+                  <c:v>691.56124999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-ED0E-4283-A9F6-5BE40AFB9D11}"/>
+              <c16:uniqueId val="{00000000-ECBD-4474-BEFB-8C2AD7993DDF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1371,51 +1371,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-ED0E-4283-A9F6-5BE40AFB9D11}"/>
+              <c16:uniqueId val="{00000001-ECBD-4474-BEFB-8C2AD7993DDF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516342688"/>
         <c:axId val="1516343776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516342688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1597,113 +1597,113 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909F1A29-8053-4315-A742-73CAA566A047}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F648299-C5EF-46D7-A61B-DE79A25D209A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D097A335-28C5-46F7-B504-749470B9B086}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D2329E5-1BD5-4854-8934-F1D62E133563}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#243;mina%20PNC%20mayo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\5-mayo\N&#243;mina%20PNC%20mayo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/5-mayo/N&#243;mina%20PNC%20mayo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#211;MINA%20PNC%20JULIO%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\7-julio\N&#211;MINA%20PNC%20JULIO%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/7-julio/N&#211;MINA%20PNC%20JULIO%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="NÓMINA ACUM. 2026 A1"/>
       <sheetName val="NÓMINA PROV. 2026 A2-3"/>
       <sheetName val=" Nº PENSIONES MES A 4"/>
       <sheetName val="IMPORTES AÑO. A 5"/>
       <sheetName val="PNC MEDIAS . A 8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="5">
           <cell r="D5">
             <v>2019</v>
@@ -1758,75 +1758,75 @@
           <cell r="B20" t="str">
             <v>IMPORTE MEDIO</v>
           </cell>
           <cell r="D20">
             <v>382.83785714285716</v>
           </cell>
           <cell r="E20">
             <v>389.07928571428573</v>
           </cell>
           <cell r="F20">
             <v>396.67771370773562</v>
           </cell>
           <cell r="G20">
             <v>449.60664758755956</v>
           </cell>
           <cell r="H20">
             <v>483.06876410959899</v>
           </cell>
           <cell r="I20">
             <v>514.89571428571423</v>
           </cell>
           <cell r="J20">
             <v>557.39714285714285</v>
           </cell>
           <cell r="K20">
-            <v>622.77199999999993</v>
+            <v>620.14374999999995</v>
           </cell>
           <cell r="M20">
             <v>423.74857142857138</v>
           </cell>
           <cell r="N20">
             <v>429.62642857142856</v>
           </cell>
           <cell r="O20">
             <v>438.72410059496423</v>
           </cell>
           <cell r="P20">
             <v>493.75117957416609</v>
           </cell>
           <cell r="Q20">
             <v>529.20091206718814</v>
           </cell>
           <cell r="R20">
             <v>567.15071428571423</v>
           </cell>
           <cell r="S20">
             <v>617.69928571428568</v>
           </cell>
           <cell r="T20">
-            <v>694.63199999999995</v>
+            <v>691.56124999999997</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>ESTABLECIDO</v>
           </cell>
           <cell r="D24">
             <v>392</v>
           </cell>
           <cell r="E24">
             <v>395.6</v>
           </cell>
           <cell r="F24">
             <v>402.8</v>
           </cell>
           <cell r="G24">
             <v>421.4</v>
           </cell>
           <cell r="H24">
             <v>484.61</v>
           </cell>
           <cell r="I24">
             <v>517.9</v>
           </cell>
           <cell r="J24">
@@ -2191,51 +2191,51 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8ACA7C99-ECBD-47D5-9C69-BB92AADCE142}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C70D53C-491E-4666-B75B-D9D451547EFC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.42578125" style="1" customWidth="1"/>
     <col min="13" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S1" s="2"/>
       <c r="T1" s="3" t="s">
         <v>0</v>
@@ -2970,74 +2970,78 @@
       <c r="B12" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="26">
         <v>751.47</v>
       </c>
       <c r="E12" s="27">
         <v>764.71</v>
       </c>
       <c r="F12" s="26">
         <v>776.17799190829908</v>
       </c>
       <c r="G12" s="27">
         <v>820.57</v>
       </c>
       <c r="H12" s="26">
         <v>942.59363893164198</v>
       </c>
       <c r="I12" s="27">
         <v>1007.74</v>
       </c>
       <c r="J12" s="28">
         <v>1093.22</v>
       </c>
-      <c r="K12" s="27"/>
+      <c r="K12" s="27">
+        <v>1218.29</v>
+      </c>
       <c r="L12" s="22"/>
       <c r="M12" s="26">
         <v>833.16</v>
       </c>
       <c r="N12" s="27">
         <v>846.4</v>
       </c>
       <c r="O12" s="26">
         <v>862.33740832949968</v>
       </c>
       <c r="P12" s="27">
         <v>904.15</v>
       </c>
       <c r="Q12" s="26">
         <v>1043.12856171563</v>
       </c>
       <c r="R12" s="27">
         <v>1114.8900000000001</v>
       </c>
       <c r="S12" s="29">
         <v>1214.3800000000001</v>
       </c>
-      <c r="T12" s="27"/>
+      <c r="T12" s="27">
+        <v>1359.46</v>
+      </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="24"/>
       <c r="AB12" s="24"/>
       <c r="AC12" s="24"/>
       <c r="AD12" s="24"/>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="24"/>
       <c r="AJ12" s="24"/>
       <c r="AK12" s="24"/>
       <c r="AL12" s="24"/>
       <c r="AM12" s="24"/>
       <c r="AN12" s="24"/>
       <c r="AO12" s="24"/>
       <c r="AP12" s="24"/>
       <c r="AQ12" s="24"/>
       <c r="AR12" s="24"/>
       <c r="AS12" s="24"/>
@@ -3079,74 +3083,78 @@
       <c r="B13" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="7"/>
       <c r="D13" s="26">
         <v>387.07</v>
       </c>
       <c r="E13" s="27">
         <v>397.83</v>
       </c>
       <c r="F13" s="26">
         <v>402.8</v>
       </c>
       <c r="G13" s="27">
         <v>482.42306622583516</v>
       </c>
       <c r="H13" s="26">
         <v>492.67905860273856</v>
       </c>
       <c r="I13" s="27">
         <v>526.11</v>
       </c>
       <c r="J13" s="28">
         <v>564.12</v>
       </c>
-      <c r="K13" s="27"/>
+      <c r="K13" s="27">
+        <v>629</v>
+      </c>
       <c r="L13" s="22"/>
       <c r="M13" s="26">
         <v>427.46</v>
       </c>
       <c r="N13" s="27">
         <v>444.63</v>
       </c>
       <c r="O13" s="26">
         <v>444.83</v>
       </c>
       <c r="P13" s="27">
         <v>531.24651403832479</v>
       </c>
       <c r="Q13" s="26">
         <v>534.76420722500382</v>
       </c>
       <c r="R13" s="27">
         <v>579.36</v>
       </c>
       <c r="S13" s="29">
         <v>625.25</v>
       </c>
-      <c r="T13" s="27"/>
+      <c r="T13" s="27">
+        <v>699.87</v>
+      </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13" s="24"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
       <c r="AB13" s="24"/>
       <c r="AC13" s="24"/>
       <c r="AD13" s="24"/>
       <c r="AE13" s="24"/>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="24"/>
       <c r="AJ13" s="24"/>
       <c r="AK13" s="24"/>
       <c r="AL13" s="24"/>
       <c r="AM13" s="24"/>
       <c r="AN13" s="24"/>
       <c r="AO13" s="24"/>
       <c r="AP13" s="24"/>
       <c r="AQ13" s="24"/>
       <c r="AR13" s="24"/>
       <c r="AS13" s="24"/>
@@ -3758,76 +3766,76 @@
         <v>16</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="38">
         <v>382.83785714285716</v>
       </c>
       <c r="E20" s="39">
         <v>389.07928571428573</v>
       </c>
       <c r="F20" s="39">
         <v>396.67771370773562</v>
       </c>
       <c r="G20" s="39">
         <v>449.60664758755956</v>
       </c>
       <c r="H20" s="39">
         <v>483.06876410959899</v>
       </c>
       <c r="I20" s="39">
         <v>514.89571428571423</v>
       </c>
       <c r="J20" s="40">
         <v>557.39714285714285</v>
       </c>
       <c r="K20" s="41">
-        <v>622.77199999999993</v>
+        <v>620.14374999999995</v>
       </c>
       <c r="L20" s="42"/>
       <c r="M20" s="38">
         <v>423.74857142857138</v>
       </c>
       <c r="N20" s="39">
         <v>429.62642857142856</v>
       </c>
       <c r="O20" s="39">
         <v>438.72410059496423</v>
       </c>
       <c r="P20" s="39">
         <v>493.75117957416609</v>
       </c>
       <c r="Q20" s="39">
         <v>529.20091206718814</v>
       </c>
       <c r="R20" s="39">
         <v>567.15071428571423</v>
       </c>
       <c r="S20" s="39">
         <v>617.69928571428568</v>
       </c>
       <c r="T20" s="41">
-        <v>694.63199999999995</v>
+        <v>691.56124999999997</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
       <c r="B21" s="44"/>
       <c r="C21" s="7"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36"/>