--- v4 (2026-08-16)
+++ v5 (2026-09-30)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\8-agosto\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1700A9D6-B543-43F5-9ACB-79F7B2AE63AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{293C66F0-80A1-4BED-8252-409CF434C758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{FE9FB2DA-0295-4E1A-B4DA-A52CB6058FC8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{69D73F28-384F-4173-8134-D2986753C9D8}"/>
   </bookViews>
   <sheets>
     <sheet name="PNC MEDIAS . A 8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PNC MEDIAS . A 8'!$B$1:$T$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -570,52 +570,52 @@
     </xf>
     <xf numFmtId="2" fontId="11" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="11" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{3CEE04BD-5A4C-4B87-8E6E-9258D6F1B43D}"/>
-    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{831AF219-7E27-44A4-B206-6C01BC5AF248}"/>
+    <cellStyle name="Normal_CCAANOM" xfId="2" xr:uid="{3F6F54E5-669E-4B73-A72E-254B4B7FCFAB}"/>
+    <cellStyle name="Normal_Hoja1" xfId="1" xr:uid="{77EE2D18-EB3F-47A3-BF00-F05FF59291E3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -761,59 +761,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>382.83785714285716</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>389.07928571428573</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>396.67771370773562</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>449.60664758755956</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483.06876410959899</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>514.89571428571423</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="#,##0.00">
                   <c:v>557.39714285714285</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>620.14374999999995</c:v>
+                  <c:v>620.67777777777769</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-80A7-4C80-A6CE-192BF8C6C9C7}"/>
+              <c16:uniqueId val="{00000000-5450-466A-A41E-25DD6F58F9F8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="339933"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -879,51 +879,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>484.61</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-80A7-4C80-A6CE-192BF8C6C9C7}"/>
+              <c16:uniqueId val="{00000001-5450-466A-A41E-25DD6F58F9F8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516349760"/>
         <c:axId val="1516347040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516349760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1253,59 +1253,59 @@
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>423.74857142857138</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>429.62642857142856</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>438.72410059496423</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>493.75117957416609</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>529.20091206718814</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>567.15071428571423</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>617.69928571428568</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>691.56124999999997</c:v>
+                  <c:v>692.14</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-ECBD-4474-BEFB-8C2AD7993DDF}"/>
+              <c16:uniqueId val="{00000000-AD14-446D-8C6D-2CDD4A418E80}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'PNC MEDIAS . A 8'!$B$24</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>ESTABLECIDO</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
@@ -1371,51 +1371,51 @@
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>402.8</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>421.4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>517.9</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>564.70000000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-ECBD-4474-BEFB-8C2AD7993DDF}"/>
+              <c16:uniqueId val="{00000001-AD14-446D-8C6D-2CDD4A418E80}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1516342688"/>
         <c:axId val="1516343776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1516342688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
@@ -1597,135 +1597,139 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F648299-C5EF-46D7-A61B-DE79A25D209A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1147B574-3347-408C-8578-834B503B0166}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Gráfico 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D2329E5-1BD5-4854-8934-F1D62E133563}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19857146-8967-4372-92CA-AEE06CD619BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../N&#211;MINA%20PNC%20JULIO%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\7-julio\N&#211;MINA%20PNC%20JULIO%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/7-julio/N&#211;MINA%20PNC%20JULIO%202026.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../D%20N&#211;MINA%20PNC%20AGOSTO%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Y:\pnnc\Pnc%20y%20Lismi\Pnnc26\Discolib%202026\8-agosto\D%20N&#211;MINA%20PNC%20AGOSTO%202026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/pnnc/Pnc%20y%20Lismi/Pnnc26/Discolib%202026/8-agosto/D%20N&#211;MINA%20PNC%20AGOSTO%202026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="NÓMINA ACUM. 2026 A1"/>
       <sheetName val="NÓMINA PROV. 2026 A2-3"/>
       <sheetName val=" Nº PENSIONES MES A 4"/>
       <sheetName val="IMPORTES AÑO. A 5"/>
+      <sheetName val="MES Altas-Bajas A 6"/>
+      <sheetName val="AÑO Altas-Bajas A 7 "/>
       <sheetName val="PNC MEDIAS . A 8"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
-      <sheetData sheetId="4">
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6">
         <row r="5">
           <cell r="D5">
             <v>2019</v>
           </cell>
           <cell r="E5">
             <v>2020</v>
           </cell>
           <cell r="F5">
             <v>2021</v>
           </cell>
           <cell r="G5">
             <v>2022</v>
           </cell>
           <cell r="H5">
             <v>2023</v>
           </cell>
           <cell r="I5">
             <v>2024</v>
           </cell>
           <cell r="J5">
             <v>2025</v>
           </cell>
           <cell r="K5">
             <v>2026</v>
           </cell>
@@ -1758,75 +1762,75 @@
           <cell r="B20" t="str">
             <v>IMPORTE MEDIO</v>
           </cell>
           <cell r="D20">
             <v>382.83785714285716</v>
           </cell>
           <cell r="E20">
             <v>389.07928571428573</v>
           </cell>
           <cell r="F20">
             <v>396.67771370773562</v>
           </cell>
           <cell r="G20">
             <v>449.60664758755956</v>
           </cell>
           <cell r="H20">
             <v>483.06876410959899</v>
           </cell>
           <cell r="I20">
             <v>514.89571428571423</v>
           </cell>
           <cell r="J20">
             <v>557.39714285714285</v>
           </cell>
           <cell r="K20">
-            <v>620.14374999999995</v>
+            <v>620.67777777777769</v>
           </cell>
           <cell r="M20">
             <v>423.74857142857138</v>
           </cell>
           <cell r="N20">
             <v>429.62642857142856</v>
           </cell>
           <cell r="O20">
             <v>438.72410059496423</v>
           </cell>
           <cell r="P20">
             <v>493.75117957416609</v>
           </cell>
           <cell r="Q20">
             <v>529.20091206718814</v>
           </cell>
           <cell r="R20">
             <v>567.15071428571423</v>
           </cell>
           <cell r="S20">
             <v>617.69928571428568</v>
           </cell>
           <cell r="T20">
-            <v>691.56124999999997</v>
+            <v>692.14</v>
           </cell>
         </row>
         <row r="24">
           <cell r="B24" t="str">
             <v>ESTABLECIDO</v>
           </cell>
           <cell r="D24">
             <v>392</v>
           </cell>
           <cell r="E24">
             <v>395.6</v>
           </cell>
           <cell r="F24">
             <v>402.8</v>
           </cell>
           <cell r="G24">
             <v>421.4</v>
           </cell>
           <cell r="H24">
             <v>484.61</v>
           </cell>
           <cell r="I24">
             <v>517.9</v>
           </cell>
           <cell r="J24">
@@ -2191,58 +2195,58 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C70D53C-491E-4666-B75B-D9D451547EFC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A02FB06-A186-473E-BFBC-07A31FB1E32F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="1" customWidth="1"/>
     <col min="4" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.42578125" style="1" customWidth="1"/>
     <col min="13" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="S1" s="2"/>
       <c r="T1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U1"/>
       <c r="V1"/>
     </row>
     <row r="2" spans="1:77" ht="18.75" x14ac:dyDescent="0.2">
       <c r="B2" s="4" t="s">
         <v>1</v>
@@ -3196,74 +3200,78 @@
       <c r="B14" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="26">
         <v>387.14</v>
       </c>
       <c r="E14" s="27">
         <v>391.36</v>
       </c>
       <c r="F14" s="26">
         <v>397.77</v>
       </c>
       <c r="G14" s="27">
         <v>478.13</v>
       </c>
       <c r="H14" s="26">
         <v>485.27</v>
       </c>
       <c r="I14" s="27">
         <v>517.21</v>
       </c>
       <c r="J14" s="28">
         <v>564.46</v>
       </c>
-      <c r="K14" s="27"/>
+      <c r="K14" s="27">
+        <v>624.95000000000005</v>
+      </c>
       <c r="L14" s="22"/>
       <c r="M14" s="26">
         <v>426.89</v>
       </c>
       <c r="N14" s="27">
         <v>430.17</v>
       </c>
       <c r="O14" s="26">
         <v>440.18</v>
       </c>
       <c r="P14" s="27">
         <v>525.59</v>
       </c>
       <c r="Q14" s="26">
         <v>528.39</v>
       </c>
       <c r="R14" s="27">
         <v>569.77</v>
       </c>
       <c r="S14" s="29">
         <v>622.15</v>
       </c>
-      <c r="T14" s="27"/>
+      <c r="T14" s="27">
+        <v>696.77</v>
+      </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24"/>
       <c r="AA14" s="24"/>
       <c r="AB14" s="24"/>
       <c r="AC14" s="24"/>
       <c r="AD14" s="24"/>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="24"/>
       <c r="AJ14" s="24"/>
       <c r="AK14" s="24"/>
       <c r="AL14" s="24"/>
       <c r="AM14" s="24"/>
       <c r="AN14" s="24"/>
       <c r="AO14" s="24"/>
       <c r="AP14" s="24"/>
       <c r="AQ14" s="24"/>
       <c r="AR14" s="24"/>
       <c r="AS14" s="24"/>
@@ -3766,76 +3774,76 @@
         <v>16</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="38">
         <v>382.83785714285716</v>
       </c>
       <c r="E20" s="39">
         <v>389.07928571428573</v>
       </c>
       <c r="F20" s="39">
         <v>396.67771370773562</v>
       </c>
       <c r="G20" s="39">
         <v>449.60664758755956</v>
       </c>
       <c r="H20" s="39">
         <v>483.06876410959899</v>
       </c>
       <c r="I20" s="39">
         <v>514.89571428571423</v>
       </c>
       <c r="J20" s="40">
         <v>557.39714285714285</v>
       </c>
       <c r="K20" s="41">
-        <v>620.14374999999995</v>
+        <v>620.67777777777769</v>
       </c>
       <c r="L20" s="42"/>
       <c r="M20" s="38">
         <v>423.74857142857138</v>
       </c>
       <c r="N20" s="39">
         <v>429.62642857142856</v>
       </c>
       <c r="O20" s="39">
         <v>438.72410059496423</v>
       </c>
       <c r="P20" s="39">
         <v>493.75117957416609</v>
       </c>
       <c r="Q20" s="39">
         <v>529.20091206718814</v>
       </c>
       <c r="R20" s="39">
         <v>567.15071428571423</v>
       </c>
       <c r="S20" s="39">
         <v>617.69928571428568</v>
       </c>
       <c r="T20" s="41">
-        <v>691.56124999999997</v>
+        <v>692.14</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:77" s="43" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7"/>
       <c r="B21" s="44"/>
       <c r="C21" s="7"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36"/>
@@ -4237,51 +4245,51 @@
       <c r="A48" s="7"/>
       <c r="U48"/>
       <c r="V48"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A49" s="7"/>
       <c r="U49"/>
       <c r="V49"/>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A50" s="7"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A51" s="7"/>
       <c r="U51"/>
       <c r="V51"/>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A52" s="7"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>