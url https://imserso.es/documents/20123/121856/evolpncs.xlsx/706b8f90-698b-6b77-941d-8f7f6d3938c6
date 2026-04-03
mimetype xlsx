--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\1-enero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FEAF193C-397B-4A8A-8D47-8D50D8A21B3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{07C0C05A-16C9-4F13-BE0B-76A09C1D2F06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5C9AE0F7-26B2-490C-AC6D-E3764922CE9D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{87B90B93-C096-43C8-891A-2E4FCCFD2C48}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA ACUM. 2026 A1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NÓMINA ACUM. 2026 A1'!$1:$1048576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 1</t>
   </si>
   <si>
     <t>PENSIONES NO CONTRIBUTIVAS (PNC)</t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t xml:space="preserve">EVOLUCIÓN DE LAS NÓMINAS </t>
   </si>
   <si>
     <t>CON NAVARRA Y PAÍS VASCO</t>
   </si>
   <si>
     <t>AÑO/MENSUALIDAD</t>
   </si>
   <si>
     <t>IMPORTES BRUTOS</t>
   </si>
   <si>
     <t>NÚMERO DE PENSIONES POR TIPO</t>
   </si>
   <si>
@@ -98,117 +98,112 @@
   <si>
     <t>AÑO 2020</t>
   </si>
   <si>
     <t>AÑO 2021</t>
   </si>
   <si>
     <t>AÑO 2022</t>
   </si>
   <si>
     <t>AÑO 2023</t>
   </si>
   <si>
     <t>AÑO 2024</t>
   </si>
   <si>
     <t>AÑO 2025</t>
   </si>
   <si>
     <t>AÑO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">ENERO  </t>
   </si>
   <si>
-    <t>FEBRERO</t>
+    <t>FEBRERO**</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t xml:space="preserve">MAYO </t>
   </si>
   <si>
     <t>JUNIO*</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE*</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026 (1)</t>
   </si>
   <si>
     <t>*  Junto a la mensualidad se abona una paga extra</t>
+  </si>
+  <si>
+    <t>**Subsanado error técnico en Ceuta y Melilla por discordancia en la asignación de pensiones de incapacidad (tipo J3)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF007B5F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
@@ -245,50 +240,55 @@
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF008000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF007B5F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3413D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFBE6E5"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -461,243 +461,244 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFBE5D6"/>
       </left>
       <right style="medium">
         <color rgb="FFFBE5D6"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFBE5D6"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00F3A66A-B87F-4186-94DA-2A5C2A6AD97D}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{6F6717A0-6098-4604-A98B-B2C40ED195E1}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{6DDC359E-80BC-4992-A512-7C8FB38F6D44}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1019,1169 +1020,1169 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{075DC385-212E-4E82-83CC-63A17C1A4801}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD2F7173-A1F2-4CD2-BCF5-DEA16D523CD0}">
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="20.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="1.140625" style="1" customWidth="1"/>
     <col min="8" max="10" width="18.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="1.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="3"/>
     </row>
-    <row r="2" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="7"/>
       <c r="F2" s="6"/>
       <c r="H2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
     </row>
-    <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="8"/>
       <c r="H3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
     </row>
-    <row r="4" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="5" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="15"/>
       <c r="G5" s="12"/>
       <c r="H5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="14"/>
       <c r="J5" s="15"/>
       <c r="K5" s="12"/>
       <c r="L5" s="10"/>
     </row>
-    <row r="6" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10"/>
       <c r="B6" s="11"/>
       <c r="C6" s="12"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
       <c r="F6" s="18"/>
       <c r="G6" s="12"/>
       <c r="H6" s="16"/>
       <c r="I6" s="17"/>
       <c r="J6" s="18"/>
       <c r="K6" s="12"/>
       <c r="L6" s="10"/>
     </row>
-    <row r="7" spans="1:12" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11"/>
       <c r="C7" s="12"/>
       <c r="D7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="12"/>
       <c r="H7" s="22" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="21" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="12"/>
     </row>
-    <row r="8" spans="1:12" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:12" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="12"/>
     </row>
-    <row r="9" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="24"/>
       <c r="D9" s="25">
         <v>1399861375.2900002</v>
       </c>
       <c r="E9" s="26">
         <v>1152150277.3199999</v>
       </c>
       <c r="F9" s="27">
         <v>2552011652.6100001</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="29">
         <v>261044</v>
       </c>
       <c r="I9" s="29">
         <v>191113</v>
       </c>
       <c r="J9" s="29">
         <v>452157</v>
       </c>
       <c r="K9" s="4"/>
     </row>
-    <row r="10" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="24"/>
       <c r="D10" s="31">
         <v>1429951491.9499998</v>
       </c>
       <c r="E10" s="32">
         <v>1139436029.6789997</v>
       </c>
       <c r="F10" s="33">
         <v>2569387521.6289997</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="34">
         <v>260169</v>
       </c>
       <c r="I10" s="34">
         <v>185852</v>
       </c>
       <c r="J10" s="34">
         <v>446021</v>
       </c>
       <c r="K10" s="4"/>
     </row>
-    <row r="11" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="24"/>
       <c r="D11" s="36">
         <v>1462993107.0299997</v>
       </c>
       <c r="E11" s="37">
         <v>1137034845.77</v>
       </c>
       <c r="F11" s="38">
         <v>2600027952.7999997</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="39">
         <v>263328</v>
       </c>
       <c r="I11" s="39">
         <v>182791</v>
       </c>
       <c r="J11" s="39">
         <v>446119</v>
       </c>
       <c r="K11" s="4"/>
     </row>
-    <row r="12" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="31">
         <v>1697581887.7600002</v>
       </c>
       <c r="E12" s="32">
         <v>1259841787.1900001</v>
       </c>
       <c r="F12" s="33">
         <v>2957423674.9500003</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="34">
         <v>267093</v>
       </c>
       <c r="I12" s="34">
         <v>177443</v>
       </c>
       <c r="J12" s="34">
         <v>444536</v>
       </c>
       <c r="K12" s="4"/>
     </row>
-    <row r="13" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="24"/>
       <c r="D13" s="36">
         <v>1849935831.9700003</v>
       </c>
       <c r="E13" s="37">
         <v>1306602409.9499996</v>
       </c>
       <c r="F13" s="38">
         <v>3156538241.9200001</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="39">
         <v>275935</v>
       </c>
       <c r="I13" s="39">
         <v>173263</v>
       </c>
       <c r="J13" s="39">
         <v>449198</v>
       </c>
       <c r="K13" s="4"/>
     </row>
-    <row r="14" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="31">
         <v>2046209700.2599998</v>
       </c>
       <c r="E14" s="32">
         <v>1364993282.6099999</v>
       </c>
       <c r="F14" s="33">
         <v>3411202982.8699999</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="34">
         <v>287625</v>
       </c>
       <c r="I14" s="34">
         <v>169775</v>
       </c>
       <c r="J14" s="34">
         <v>457400</v>
       </c>
       <c r="K14" s="4"/>
     </row>
-    <row r="15" spans="1:12" ht="19.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" ht="19.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="24"/>
       <c r="D15" s="41">
         <v>2295737777.2999997</v>
       </c>
       <c r="E15" s="42">
         <v>1455362775.4200001</v>
       </c>
       <c r="F15" s="43">
         <v>3751100552.7199998</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="44">
         <v>296498</v>
       </c>
       <c r="I15" s="44">
         <v>166070</v>
       </c>
       <c r="J15" s="44">
         <v>462568</v>
       </c>
       <c r="K15" s="4"/>
     </row>
-    <row r="16" spans="1:12" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="45"/>
       <c r="C16" s="24"/>
       <c r="D16" s="46"/>
       <c r="E16" s="46"/>
       <c r="F16" s="46"/>
       <c r="G16" s="47"/>
       <c r="H16" s="45"/>
       <c r="I16" s="48"/>
       <c r="J16" s="48"/>
       <c r="K16" s="4"/>
     </row>
-    <row r="17" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="49" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="50"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="4"/>
     </row>
-    <row r="18" spans="2:11" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:11" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B18" s="51"/>
       <c r="C18" s="24"/>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="4"/>
     </row>
-    <row r="19" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="24"/>
       <c r="D19" s="26">
         <v>183445145.94</v>
       </c>
       <c r="E19" s="26">
         <v>114288792.27</v>
       </c>
       <c r="F19" s="26">
         <v>297733938.20999998</v>
       </c>
       <c r="G19" s="52"/>
       <c r="H19" s="29">
         <v>296749</v>
       </c>
       <c r="I19" s="29">
         <v>166259</v>
       </c>
       <c r="J19" s="29">
         <v>463008</v>
       </c>
       <c r="K19" s="4"/>
     </row>
-    <row r="20" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="32">
-        <v>0</v>
+        <v>183269827.29999998</v>
       </c>
       <c r="E20" s="32">
-        <v>0</v>
+        <v>113236830.47999997</v>
       </c>
       <c r="F20" s="32">
-        <v>0</v>
+        <v>296506657.77999997</v>
       </c>
       <c r="G20" s="52"/>
       <c r="H20" s="34">
-        <v>0</v>
+        <v>298415</v>
       </c>
       <c r="I20" s="34">
-        <v>0</v>
+        <v>164932</v>
       </c>
       <c r="J20" s="34">
-        <v>0</v>
+        <v>463347</v>
       </c>
       <c r="K20" s="4"/>
     </row>
-    <row r="21" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="24"/>
       <c r="D21" s="37">
         <v>0</v>
       </c>
       <c r="E21" s="37">
         <v>0</v>
       </c>
       <c r="F21" s="37">
         <v>0</v>
       </c>
       <c r="G21" s="52"/>
       <c r="H21" s="39">
         <v>0</v>
       </c>
       <c r="I21" s="39">
         <v>0</v>
       </c>
       <c r="J21" s="39">
         <v>0</v>
       </c>
       <c r="K21" s="4"/>
     </row>
-    <row r="22" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="32">
         <v>0</v>
       </c>
       <c r="E22" s="32">
         <v>0</v>
       </c>
       <c r="F22" s="32">
         <v>0</v>
       </c>
       <c r="G22" s="52"/>
       <c r="H22" s="34">
         <v>0</v>
       </c>
       <c r="I22" s="34">
         <v>0</v>
       </c>
       <c r="J22" s="34">
         <v>0</v>
       </c>
       <c r="K22" s="4"/>
     </row>
-    <row r="23" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="24"/>
       <c r="D23" s="37">
         <v>0</v>
       </c>
       <c r="E23" s="37">
         <v>0</v>
       </c>
       <c r="F23" s="37">
         <v>0</v>
       </c>
       <c r="G23" s="52"/>
       <c r="H23" s="39">
         <v>0</v>
       </c>
       <c r="I23" s="39">
         <v>0</v>
       </c>
       <c r="J23" s="39">
         <v>0</v>
       </c>
       <c r="K23" s="4"/>
     </row>
-    <row r="24" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="24"/>
       <c r="D24" s="32">
         <v>0</v>
       </c>
       <c r="E24" s="32">
         <v>0</v>
       </c>
       <c r="F24" s="32">
         <v>0</v>
       </c>
       <c r="G24" s="52"/>
       <c r="H24" s="34">
         <v>0</v>
       </c>
       <c r="I24" s="34">
         <v>0</v>
       </c>
       <c r="J24" s="34">
         <v>0</v>
       </c>
       <c r="K24" s="4"/>
     </row>
-    <row r="25" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="35" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="37">
         <v>0</v>
       </c>
       <c r="E25" s="37">
         <v>0</v>
       </c>
       <c r="F25" s="37">
         <v>0</v>
       </c>
       <c r="G25" s="52"/>
       <c r="H25" s="39">
         <v>0</v>
       </c>
       <c r="I25" s="39">
         <v>0</v>
       </c>
       <c r="J25" s="39">
         <v>0</v>
       </c>
       <c r="K25" s="4"/>
     </row>
-    <row r="26" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="32">
         <v>0</v>
       </c>
       <c r="E26" s="32">
         <v>0</v>
       </c>
       <c r="F26" s="32">
         <v>0</v>
       </c>
       <c r="G26" s="52"/>
       <c r="H26" s="34">
         <v>0</v>
       </c>
       <c r="I26" s="34">
         <v>0</v>
       </c>
       <c r="J26" s="34">
         <v>0</v>
       </c>
       <c r="K26" s="4"/>
     </row>
-    <row r="27" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="35" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="24"/>
       <c r="D27" s="37">
         <v>0</v>
       </c>
       <c r="E27" s="37">
         <v>0</v>
       </c>
       <c r="F27" s="37">
         <v>0</v>
       </c>
       <c r="G27" s="52"/>
       <c r="H27" s="39">
         <v>0</v>
       </c>
       <c r="I27" s="39">
         <v>0</v>
       </c>
       <c r="J27" s="39">
         <v>0</v>
       </c>
       <c r="K27" s="4"/>
     </row>
-    <row r="28" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="24"/>
       <c r="D28" s="32">
         <v>0</v>
       </c>
       <c r="E28" s="32">
         <v>0</v>
       </c>
       <c r="F28" s="32">
         <v>0</v>
       </c>
       <c r="G28" s="52"/>
       <c r="H28" s="34">
         <v>0</v>
       </c>
       <c r="I28" s="34">
         <v>0</v>
       </c>
       <c r="J28" s="34">
         <v>0</v>
       </c>
       <c r="K28" s="4"/>
     </row>
-    <row r="29" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="35" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="24"/>
       <c r="D29" s="37">
         <v>0</v>
       </c>
       <c r="E29" s="37">
         <v>0</v>
       </c>
       <c r="F29" s="37">
         <v>0</v>
       </c>
       <c r="G29" s="52"/>
       <c r="H29" s="39">
         <v>0</v>
       </c>
       <c r="I29" s="39">
         <v>0</v>
       </c>
       <c r="J29" s="39">
         <v>0</v>
       </c>
       <c r="K29" s="4"/>
     </row>
-    <row r="30" spans="2:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="53" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="24"/>
       <c r="D30" s="54">
         <v>0</v>
       </c>
       <c r="E30" s="54">
         <v>0</v>
       </c>
       <c r="F30" s="54">
         <v>0</v>
       </c>
       <c r="G30" s="52"/>
       <c r="H30" s="55">
         <v>0</v>
       </c>
       <c r="I30" s="55">
         <v>0</v>
       </c>
       <c r="J30" s="55">
         <v>0</v>
       </c>
       <c r="K30" s="4"/>
     </row>
-    <row r="31" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="51"/>
       <c r="C31" s="24"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="4"/>
     </row>
-    <row r="32" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="52"/>
       <c r="D32" s="56">
-        <v>183445145.94</v>
+        <v>366714973.23999983</v>
       </c>
       <c r="E32" s="57">
-        <v>114288792.27</v>
+        <v>227525622.75</v>
       </c>
       <c r="F32" s="58">
-        <v>297733938.20999998</v>
+        <v>594240595.98999977</v>
       </c>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="4"/>
     </row>
-    <row r="33" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
     </row>
-    <row r="34" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
     </row>
-    <row r="35" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="60"/>
+    <row r="35" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="60" t="s">
+        <v>33</v>
+      </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
     </row>
-    <row r="36" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
     </row>
-    <row r="37" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
     </row>
-    <row r="38" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
     </row>
-    <row r="39" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="61"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
     </row>
-    <row r="40" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
     </row>
-    <row r="41" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
-      <c r="F41" s="4"/>
+      <c r="F41" s="62"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
     </row>
-    <row r="42" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
-      <c r="F42" s="4"/>
+      <c r="F42" s="62"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
     </row>
-    <row r="43" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
     </row>
-    <row r="44" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
     </row>
-    <row r="45" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
     </row>
-    <row r="46" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
     </row>
-    <row r="47" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
     </row>
-    <row r="48" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
     </row>
-    <row r="49" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
     </row>
-    <row r="50" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
     </row>
-    <row r="51" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
     </row>
-    <row r="52" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
     </row>
-    <row r="53" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
     </row>
-    <row r="54" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
       <c r="K54" s="4"/>
     </row>
-    <row r="55" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
     </row>
-    <row r="56" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="4"/>
       <c r="J56" s="4"/>
       <c r="K56" s="4"/>
     </row>
-    <row r="57" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
     </row>
-    <row r="58" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
     </row>
-    <row r="59" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
     </row>
-    <row r="60" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
     </row>
-    <row r="61" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="4"/>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
     </row>
-    <row r="62" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
       <c r="F62" s="4"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
       <c r="K62" s="4"/>
     </row>
-    <row r="63" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
     </row>
-    <row r="64" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:11" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
       <c r="F64" s="4"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="4"/>
       <c r="J64" s="4"/>
       <c r="K64" s="4"/>
     </row>
-    <row r="65" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="4"/>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
     </row>
-    <row r="66" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
       <c r="F66" s="4"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
     </row>
-    <row r="67" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="4"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="4"/>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
     </row>
-    <row r="68" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
     </row>
-    <row r="69" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="H5:J6"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>