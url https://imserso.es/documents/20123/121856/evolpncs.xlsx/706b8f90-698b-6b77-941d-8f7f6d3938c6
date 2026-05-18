--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{07C0C05A-16C9-4F13-BE0B-76A09C1D2F06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2A6173D-7BD4-4BEB-99ED-5092DDAC4521}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{87B90B93-C096-43C8-891A-2E4FCCFD2C48}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{0C8D9DDD-1D4D-4FC2-BB56-8FECB854049C}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA ACUM. 2026 A1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NÓMINA ACUM. 2026 A1'!$1:$1048576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="35">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 1</t>
   </si>
   <si>
     <t>PENSIONES NO CONTRIBUTIVAS (PNC)</t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t xml:space="preserve">EVOLUCIÓN DE LAS NÓMINAS </t>
   </si>
   <si>
     <t>CON NAVARRA Y PAÍS VASCO</t>
   </si>
   <si>
     <t>AÑO/MENSUALIDAD</t>
   </si>
   <si>
     <t>IMPORTES BRUTOS</t>
   </si>
   <si>
     <t>NÚMERO DE PENSIONES POR TIPO</t>
   </si>
   <si>
@@ -138,50 +138,53 @@
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE*</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026 (1)</t>
   </si>
   <si>
     <t>*  Junto a la mensualidad se abona una paga extra</t>
   </si>
   <si>
     <t>**Subsanado error técnico en Ceuta y Melilla por discordancia en la asignación de pensiones de incapacidad (tipo J3)</t>
+  </si>
+  <si>
+    <t>(1) En importes está incluido lo abonado por el quinto pago del complemento por alquiler del año 2025 y el primero del año 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -654,51 +657,51 @@
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{6DDC359E-80BC-4992-A512-7C8FB38F6D44}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{5D49A73A-D4AC-499D-B4A6-01F79A74EEF3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1020,54 +1023,56 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD2F7173-A1F2-4CD2-BCF5-DEA16D523CD0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C8DFDD4-2375-4295-B183-6C9A600FE278}">
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="20.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="1.140625" style="1" customWidth="1"/>
     <col min="8" max="10" width="18.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="1.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6"/>
@@ -1416,93 +1421,93 @@
       </c>
       <c r="E20" s="32">
         <v>113236830.47999997</v>
       </c>
       <c r="F20" s="32">
         <v>296506657.77999997</v>
       </c>
       <c r="G20" s="52"/>
       <c r="H20" s="34">
         <v>298415</v>
       </c>
       <c r="I20" s="34">
         <v>164932</v>
       </c>
       <c r="J20" s="34">
         <v>463347</v>
       </c>
       <c r="K20" s="4"/>
     </row>
     <row r="21" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="24"/>
       <c r="D21" s="37">
-        <v>0</v>
+        <v>187855731.88000005</v>
       </c>
       <c r="E21" s="37">
-        <v>0</v>
+        <v>115478697.39</v>
       </c>
       <c r="F21" s="37">
-        <v>0</v>
+        <v>303334429.27000004</v>
       </c>
       <c r="G21" s="52"/>
       <c r="H21" s="39">
-        <v>0</v>
+        <v>299319</v>
       </c>
       <c r="I21" s="39">
-        <v>0</v>
+        <v>164968</v>
       </c>
       <c r="J21" s="39">
-        <v>0</v>
+        <v>464287</v>
       </c>
       <c r="K21" s="4"/>
     </row>
     <row r="22" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="32">
-        <v>0</v>
+        <v>188160808.27000001</v>
       </c>
       <c r="E22" s="32">
-        <v>0</v>
+        <v>115290301.54000001</v>
       </c>
       <c r="F22" s="32">
-        <v>0</v>
+        <v>303451109.81</v>
       </c>
       <c r="G22" s="52"/>
       <c r="H22" s="34">
-        <v>0</v>
+        <v>300517</v>
       </c>
       <c r="I22" s="34">
-        <v>0</v>
+        <v>164959</v>
       </c>
       <c r="J22" s="34">
-        <v>0</v>
+        <v>465476</v>
       </c>
       <c r="K22" s="4"/>
     </row>
     <row r="23" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="24"/>
       <c r="D23" s="37">
         <v>0</v>
       </c>
       <c r="E23" s="37">
         <v>0</v>
       </c>
       <c r="F23" s="37">
         <v>0</v>
       </c>
       <c r="G23" s="52"/>
       <c r="H23" s="39">
         <v>0</v>
       </c>
       <c r="I23" s="39">
         <v>0</v>
       </c>
       <c r="J23" s="39">
@@ -1688,106 +1693,108 @@
         <v>0</v>
       </c>
       <c r="J30" s="55">
         <v>0</v>
       </c>
       <c r="K30" s="4"/>
     </row>
     <row r="31" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="51"/>
       <c r="C31" s="24"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="52"/>
       <c r="D32" s="56">
-        <v>366714973.23999983</v>
+        <v>745311363.3900001</v>
       </c>
       <c r="E32" s="57">
-        <v>227525622.75</v>
+        <v>459936821.68000001</v>
       </c>
       <c r="F32" s="58">
-        <v>594240595.98999977</v>
+        <v>1205248185.0700002</v>
       </c>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="4"/>
     </row>
     <row r="33" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
     </row>
     <row r="34" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
     </row>
     <row r="35" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="60" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
     </row>
     <row r="36" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="4"/>
+      <c r="B36" s="60" t="s">
+        <v>34</v>
+      </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
     </row>
     <row r="37" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
     </row>
     <row r="38" spans="2:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>