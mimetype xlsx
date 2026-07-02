--- v2 (2026-05-18)
+++ v3 (2026-07-02)
@@ -1,79 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2A6173D-7BD4-4BEB-99ED-5092DDAC4521}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C821F9A4-C783-4C83-AB75-B9E34E29FF64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{0C8D9DDD-1D4D-4FC2-BB56-8FECB854049C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{0D9A69AE-B050-4B6B-ACC4-6CDAAD071585}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA ACUM. 2026 A1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NÓMINA ACUM. 2026 A1'!$1:$1048576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="35">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 1</t>
   </si>
   <si>
     <t>PENSIONES NO CONTRIBUTIVAS (PNC)</t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t xml:space="preserve">EVOLUCIÓN DE LAS NÓMINAS </t>
   </si>
   <si>
     <t>CON NAVARRA Y PAÍS VASCO</t>
   </si>
   <si>
     <t>AÑO/MENSUALIDAD</t>
   </si>
@@ -657,51 +660,51 @@
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{5D49A73A-D4AC-499D-B4A6-01F79A74EEF3}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{7A92656A-2108-4DAB-A59A-9F6BEACC6BC5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1023,54 +1026,54 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C8DFDD4-2375-4295-B183-6C9A600FE278}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B6C3EDD-91CF-4F9A-B6A0-D121EB9C293F}">
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="20.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="1.140625" style="1" customWidth="1"/>
     <col min="8" max="10" width="18.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="1.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>1</v>
@@ -1473,67 +1476,67 @@
       </c>
       <c r="E22" s="32">
         <v>115290301.54000001</v>
       </c>
       <c r="F22" s="32">
         <v>303451109.81</v>
       </c>
       <c r="G22" s="52"/>
       <c r="H22" s="34">
         <v>300517</v>
       </c>
       <c r="I22" s="34">
         <v>164959</v>
       </c>
       <c r="J22" s="34">
         <v>465476</v>
       </c>
       <c r="K22" s="4"/>
     </row>
     <row r="23" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="24"/>
       <c r="D23" s="37">
-        <v>0</v>
+        <v>189529746.52000004</v>
       </c>
       <c r="E23" s="37">
-        <v>0</v>
+        <v>115446563.58000001</v>
       </c>
       <c r="F23" s="37">
-        <v>0</v>
+        <v>304976310.10000002</v>
       </c>
       <c r="G23" s="52"/>
       <c r="H23" s="39">
-        <v>0</v>
+        <v>301888</v>
       </c>
       <c r="I23" s="39">
-        <v>0</v>
+        <v>164860</v>
       </c>
       <c r="J23" s="39">
-        <v>0</v>
+        <v>466748</v>
       </c>
       <c r="K23" s="4"/>
     </row>
     <row r="24" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="24"/>
       <c r="D24" s="32">
         <v>0</v>
       </c>
       <c r="E24" s="32">
         <v>0</v>
       </c>
       <c r="F24" s="32">
         <v>0</v>
       </c>
       <c r="G24" s="52"/>
       <c r="H24" s="34">
         <v>0</v>
       </c>
       <c r="I24" s="34">
         <v>0</v>
       </c>
       <c r="J24" s="34">
@@ -1693,57 +1696,57 @@
         <v>0</v>
       </c>
       <c r="J30" s="55">
         <v>0</v>
       </c>
       <c r="K30" s="4"/>
     </row>
     <row r="31" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="51"/>
       <c r="C31" s="24"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="52"/>
       <c r="D32" s="56">
-        <v>745311363.3900001</v>
+        <v>934841109.90999985</v>
       </c>
       <c r="E32" s="57">
-        <v>459936821.68000001</v>
+        <v>575383385.25999999</v>
       </c>
       <c r="F32" s="58">
-        <v>1205248185.0700002</v>
+        <v>1510224495.1699998</v>
       </c>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="4"/>
     </row>
     <row r="33" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
     </row>
     <row r="34" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>