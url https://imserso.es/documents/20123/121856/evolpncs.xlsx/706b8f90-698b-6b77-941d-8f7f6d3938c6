--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C821F9A4-C783-4C83-AB75-B9E34E29FF64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AB02310-33D5-4393-963D-057AB0F7E9EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{0D9A69AE-B050-4B6B-ACC4-6CDAAD071585}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{364151E8-2C3E-43E5-9E28-005ED1A31242}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA ACUM. 2026 A1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NÓMINA ACUM. 2026 A1'!$1:$1048576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
@@ -143,51 +143,51 @@
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE*</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026 (1)</t>
   </si>
   <si>
     <t>*  Junto a la mensualidad se abona una paga extra</t>
   </si>
   <si>
     <t>**Subsanado error técnico en Ceuta y Melilla por discordancia en la asignación de pensiones de incapacidad (tipo J3)</t>
   </si>
   <si>
-    <t>(1) En importes está incluido lo abonado por el quinto pago del complemento por alquiler del año 2025 y el primero del año 2026.</t>
+    <t>(1) En importes está incluido lo abonado por el quinto pago del complemento por alquiler del año 2025 y el primero y segundo del año 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -660,51 +660,51 @@
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{7A92656A-2108-4DAB-A59A-9F6BEACC6BC5}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{0E6E37D2-2AAD-429B-B3F4-5898592688E1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1026,56 +1026,54 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B6C3EDD-91CF-4F9A-B6A0-D121EB9C293F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EF0266B-31CA-408C-A261-0D1328654A9E}">
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="20.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="1.140625" style="1" customWidth="1"/>
     <col min="8" max="10" width="18.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="1.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6"/>
@@ -1502,93 +1500,93 @@
       </c>
       <c r="E23" s="37">
         <v>115446563.58000001</v>
       </c>
       <c r="F23" s="37">
         <v>304976310.10000002</v>
       </c>
       <c r="G23" s="52"/>
       <c r="H23" s="39">
         <v>301888</v>
       </c>
       <c r="I23" s="39">
         <v>164860</v>
       </c>
       <c r="J23" s="39">
         <v>466748</v>
       </c>
       <c r="K23" s="4"/>
     </row>
     <row r="24" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="24"/>
       <c r="D24" s="32">
-        <v>0</v>
+        <v>370034448.72000003</v>
       </c>
       <c r="E24" s="32">
-        <v>0</v>
+        <v>224001566.87</v>
       </c>
       <c r="F24" s="32">
-        <v>0</v>
+        <v>594036015.59000003</v>
       </c>
       <c r="G24" s="52"/>
       <c r="H24" s="34">
-        <v>0</v>
+        <v>303732</v>
       </c>
       <c r="I24" s="34">
-        <v>0</v>
+        <v>164772</v>
       </c>
       <c r="J24" s="34">
-        <v>0</v>
+        <v>468504</v>
       </c>
       <c r="K24" s="4"/>
     </row>
     <row r="25" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="35" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="37">
-        <v>0</v>
+        <v>191752437.62</v>
       </c>
       <c r="E25" s="37">
-        <v>0</v>
+        <v>115160516.75</v>
       </c>
       <c r="F25" s="37">
-        <v>0</v>
+        <v>306912954.37</v>
       </c>
       <c r="G25" s="52"/>
       <c r="H25" s="39">
-        <v>0</v>
+        <v>304854</v>
       </c>
       <c r="I25" s="39">
-        <v>0</v>
+        <v>164546</v>
       </c>
       <c r="J25" s="39">
-        <v>0</v>
+        <v>469400</v>
       </c>
       <c r="K25" s="4"/>
     </row>
     <row r="26" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="32">
         <v>0</v>
       </c>
       <c r="E26" s="32">
         <v>0</v>
       </c>
       <c r="F26" s="32">
         <v>0</v>
       </c>
       <c r="G26" s="52"/>
       <c r="H26" s="34">
         <v>0</v>
       </c>
       <c r="I26" s="34">
         <v>0</v>
       </c>
       <c r="J26" s="34">
@@ -1696,57 +1694,57 @@
         <v>0</v>
       </c>
       <c r="J30" s="55">
         <v>0</v>
       </c>
       <c r="K30" s="4"/>
     </row>
     <row r="31" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="51"/>
       <c r="C31" s="24"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="52"/>
       <c r="D32" s="56">
-        <v>934841109.90999985</v>
+        <v>1498844546.2499998</v>
       </c>
       <c r="E32" s="57">
-        <v>575383385.25999999</v>
+        <v>915700993.87999976</v>
       </c>
       <c r="F32" s="58">
-        <v>1510224495.1699998</v>
+        <v>2414545540.1299996</v>
       </c>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="4"/>
     </row>
     <row r="33" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
     </row>
     <row r="34" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>