--- v4 (2026-08-16)
+++ v5 (2026-09-30)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\8-agosto\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AB02310-33D5-4393-963D-057AB0F7E9EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4BC5A8F-9F29-4660-846B-EA61BF85CC09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{364151E8-2C3E-43E5-9E28-005ED1A31242}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{C0F19BC8-700F-4DDC-8998-729F29FBA5FF}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA ACUM. 2026 A1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'NÓMINA ACUM. 2026 A1'!$1:$1048576</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
@@ -660,51 +660,51 @@
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{0E6E37D2-2AAD-429B-B3F4-5898592688E1}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{1C1D7ED1-D211-40D5-81B7-FA3A805BFBCC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1026,51 +1026,51 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EF0266B-31CA-408C-A261-0D1328654A9E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B391D3D9-0372-49B3-BE5D-E271EDBEA3F0}">
   <dimension ref="A1:L69"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="20.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="1.140625" style="1" customWidth="1"/>
     <col min="8" max="10" width="18.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="1.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.42578125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="6.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="1:12" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
@@ -1552,67 +1552,67 @@
       </c>
       <c r="E25" s="37">
         <v>115160516.75</v>
       </c>
       <c r="F25" s="37">
         <v>306912954.37</v>
       </c>
       <c r="G25" s="52"/>
       <c r="H25" s="39">
         <v>304854</v>
       </c>
       <c r="I25" s="39">
         <v>164546</v>
       </c>
       <c r="J25" s="39">
         <v>469400</v>
       </c>
       <c r="K25" s="4"/>
     </row>
     <row r="26" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="32">
-        <v>0</v>
+        <v>191152806.85000002</v>
       </c>
       <c r="E26" s="32">
-        <v>0</v>
+        <v>114506894.16</v>
       </c>
       <c r="F26" s="32">
-        <v>0</v>
+        <v>305659701.00999999</v>
       </c>
       <c r="G26" s="52"/>
       <c r="H26" s="34">
-        <v>0</v>
+        <v>305867</v>
       </c>
       <c r="I26" s="34">
-        <v>0</v>
+        <v>164340</v>
       </c>
       <c r="J26" s="34">
-        <v>0</v>
+        <v>470207</v>
       </c>
       <c r="K26" s="4"/>
     </row>
     <row r="27" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="35" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="24"/>
       <c r="D27" s="37">
         <v>0</v>
       </c>
       <c r="E27" s="37">
         <v>0</v>
       </c>
       <c r="F27" s="37">
         <v>0</v>
       </c>
       <c r="G27" s="52"/>
       <c r="H27" s="39">
         <v>0</v>
       </c>
       <c r="I27" s="39">
         <v>0</v>
       </c>
       <c r="J27" s="39">
@@ -1694,57 +1694,57 @@
         <v>0</v>
       </c>
       <c r="J30" s="55">
         <v>0</v>
       </c>
       <c r="K30" s="4"/>
     </row>
     <row r="31" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="51"/>
       <c r="C31" s="24"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="52"/>
       <c r="D32" s="56">
-        <v>1498844546.2499998</v>
+        <v>1689997353.1000004</v>
       </c>
       <c r="E32" s="57">
-        <v>915700993.87999976</v>
+        <v>1030207888.0400001</v>
       </c>
       <c r="F32" s="58">
-        <v>2414545540.1299996</v>
+        <v>2720205241.1400003</v>
       </c>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="4"/>
     </row>
     <row r="33" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
     </row>
     <row r="34" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="60" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>