--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\1-enero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0220FB64-ED5C-446D-9BCC-A4952A543FBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5742ADA6-EA85-4316-B1EE-F505CB299322}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{7122E17F-FD74-4BE3-9519-BCD600C86489}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{343F3901-E0C0-496C-9FD9-E2FC2A0EF744}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PROV. 2026 A2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="84">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 2</t>
   </si>
   <si>
     <t>P E N S I O N E S  N O  C O N T R I B U T I V A S  D E  L A  S E G U R I D A D  S O C I A L</t>
   </si>
   <si>
     <t>PENSIONES E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>ENERO</t>
+    <t>FEBRERO</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>TOTAL JUBILACIÓN E INCAPACIDAD</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>IMPORTE</t>
   </si>
   <si>
     <t>PROMEDIO</t>
   </si>
@@ -269,79 +269,81 @@
   <si>
     <t>MADRID</t>
   </si>
   <si>
     <t>MURCIA</t>
   </si>
   <si>
     <t>NAVARRA (*)</t>
   </si>
   <si>
     <t>PAÍS VASCO</t>
   </si>
   <si>
     <t>ARABA/ÁLAVA</t>
   </si>
   <si>
     <t>GIPUZKOA</t>
   </si>
   <si>
     <t>BIZKAIA</t>
   </si>
   <si>
     <t>LA RIOJA</t>
   </si>
   <si>
-    <t>CEUTA</t>
-[...2 lines deleted...]
-    <t>MELILLA</t>
+    <t>CEUTA**</t>
+  </si>
+  <si>
+    <t>MELILLA**</t>
   </si>
   <si>
     <t>TOTAL ESTADO</t>
   </si>
   <si>
     <t>Deducciones en nómina (PAS, LISMI, P.F.H.C. y Pagos Indebidos):</t>
   </si>
   <si>
     <t>IMPORTE NETO DE LA NÓMINA:</t>
+  </si>
+  <si>
+    <t>**Subsanado error técnico en Ceuta y Melilla por discordancia en la asignación de pensiones de incapacidad (tipo J3)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="mmm"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;Pts&quot;;\-#,##0\ &quot;Pts&quot;"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF007B5F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -447,50 +449,57 @@
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="5"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF007B5F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF007B5F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3413D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9D9D7"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -794,64 +803,64 @@
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{71547ADF-347D-4FA5-9451-96B86E9BA74B}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{1C9AC60B-02E0-42DE-9DA1-97C603794DF2}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{CF4D71E4-5876-4164-9A62-54DF0C1320B5}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{872C69FF-F10B-4FD4-887D-7D967B1BD3C3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1173,56 +1182,54 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A3052A5-2C2C-44B7-9147-E070C709374F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C5238F6-029C-4F33-874A-D07C54B9F01B}">
   <dimension ref="A1:Q96"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="5.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
@@ -1397,1335 +1404,1335 @@
     </row>
     <row r="9" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="26">
-        <v>57052</v>
+        <v>57240</v>
       </c>
       <c r="E10" s="27">
-        <v>36208588.039999999</v>
+        <v>34969443.420000002</v>
       </c>
       <c r="F10" s="27">
-        <v>634.65939914463991</v>
+        <v>610.92668448637323</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="26">
-        <v>36266</v>
+        <v>36210</v>
       </c>
       <c r="I10" s="27">
-        <v>25276588.510000002</v>
+        <v>25059204.810000002</v>
       </c>
       <c r="J10" s="27">
-        <v>696.97756879722056</v>
+        <v>692.05205219552613</v>
       </c>
       <c r="K10" s="28"/>
       <c r="L10" s="26">
-        <v>93318</v>
+        <v>93450</v>
       </c>
       <c r="M10" s="27">
-        <v>61485176.549999997</v>
+        <v>60028648.230000004</v>
       </c>
       <c r="N10" s="27">
-        <v>658.8779929917057</v>
+        <v>642.36113675762442</v>
       </c>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="31">
-        <v>4133</v>
+        <v>4153</v>
       </c>
       <c r="E11" s="32">
-        <v>2616832.8200000003</v>
+        <v>2593696.6599999997</v>
       </c>
       <c r="F11" s="32">
-        <v>633.15577546576344</v>
+        <v>624.53567541536233</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31">
-        <v>2384</v>
+        <v>2382</v>
       </c>
       <c r="I11" s="32">
-        <v>1683357.86</v>
+        <v>1707585.86</v>
       </c>
       <c r="J11" s="32">
-        <v>706.10648489932885</v>
+        <v>716.87063811922758</v>
       </c>
       <c r="K11" s="28"/>
       <c r="L11" s="31">
-        <v>6517</v>
+        <v>6535</v>
       </c>
       <c r="M11" s="32">
-        <v>4300190.6800000006</v>
+        <v>4301282.5199999996</v>
       </c>
       <c r="N11" s="32">
-        <v>659.84205616081033</v>
+        <v>658.19166335118587</v>
       </c>
       <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="31">
-        <v>10101</v>
+        <v>10106</v>
       </c>
       <c r="E12" s="32">
-        <v>6682741.4500000002</v>
+        <v>6058755.4400000004</v>
       </c>
       <c r="F12" s="32">
-        <v>661.59206514206517</v>
+        <v>599.52062537106679</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31">
-        <v>6632</v>
+        <v>6587</v>
       </c>
       <c r="I12" s="32">
-        <v>4639946.12</v>
+        <v>4390247.6900000004</v>
       </c>
       <c r="J12" s="32">
-        <v>699.62999396863688</v>
+        <v>666.50185061484751</v>
       </c>
       <c r="K12" s="28"/>
       <c r="L12" s="31">
-        <v>16733</v>
+        <v>16693</v>
       </c>
       <c r="M12" s="32">
-        <v>11322687.57</v>
+        <v>10449003.130000001</v>
       </c>
       <c r="N12" s="32">
-        <v>676.6681151018945</v>
+        <v>625.9511849278141</v>
       </c>
       <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="31">
-        <v>5032</v>
+        <v>5027</v>
       </c>
       <c r="E13" s="32">
-        <v>3090480.51</v>
+        <v>2969324.5</v>
       </c>
       <c r="F13" s="32">
-        <v>614.16544316375189</v>
+        <v>590.6752536303959</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31">
-        <v>3306</v>
+        <v>3290</v>
       </c>
       <c r="I13" s="32">
-        <v>2294246.39</v>
+        <v>2269959.65</v>
       </c>
       <c r="J13" s="32">
-        <v>693.96442528735633</v>
+        <v>689.95734042553192</v>
       </c>
       <c r="K13" s="28"/>
       <c r="L13" s="31">
-        <v>8338</v>
+        <v>8317</v>
       </c>
       <c r="M13" s="32">
-        <v>5384726.9000000004</v>
+        <v>5239284.1500000004</v>
       </c>
       <c r="N13" s="32">
-        <v>645.80557687694898</v>
+        <v>629.94879764338111</v>
       </c>
       <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="31">
-        <v>5259</v>
+        <v>5271</v>
       </c>
       <c r="E14" s="32">
-        <v>3203903.98</v>
+        <v>3181238.28</v>
       </c>
       <c r="F14" s="32">
-        <v>609.22304240349877</v>
+        <v>603.53600455321566</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31">
-        <v>3848</v>
+        <v>3835</v>
       </c>
       <c r="I14" s="32">
-        <v>2709906.21</v>
+        <v>2668224.13</v>
       </c>
       <c r="J14" s="32">
-        <v>704.23758056133056</v>
+        <v>695.75596610169487</v>
       </c>
       <c r="K14" s="28"/>
       <c r="L14" s="31">
-        <v>9107</v>
+        <v>9106</v>
       </c>
       <c r="M14" s="32">
-        <v>5913810.1899999995</v>
+        <v>5849462.4100000001</v>
       </c>
       <c r="N14" s="32">
-        <v>649.36973646645436</v>
+        <v>642.37452339117067</v>
       </c>
       <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="31">
-        <v>3371</v>
+        <v>3373</v>
       </c>
       <c r="E15" s="32">
-        <v>2071613.0699999998</v>
+        <v>2040185.12</v>
       </c>
       <c r="F15" s="32">
-        <v>614.53962325719363</v>
+        <v>604.85772902460724</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31">
-        <v>3128</v>
+        <v>3113</v>
       </c>
       <c r="I15" s="32">
-        <v>2110896.81</v>
+        <v>2134373.2400000002</v>
       </c>
       <c r="J15" s="32">
-        <v>674.83913363171359</v>
+        <v>685.63226469643439</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="31">
-        <v>6499</v>
+        <v>6486</v>
       </c>
       <c r="M15" s="32">
-        <v>4182509.88</v>
+        <v>4174558.3600000003</v>
       </c>
       <c r="N15" s="32">
-        <v>643.56206801046312</v>
+        <v>643.62601911810054</v>
       </c>
       <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="31">
-        <v>2789</v>
+        <v>2816</v>
       </c>
       <c r="E16" s="32">
-        <v>1817276.6900000002</v>
+        <v>1905084.58</v>
       </c>
       <c r="F16" s="32">
-        <v>651.58719612764435</v>
+        <v>676.52151278409099</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31">
-        <v>2198</v>
+        <v>2205</v>
       </c>
       <c r="I16" s="32">
-        <v>1640795.88</v>
+        <v>1572512.42</v>
       </c>
       <c r="J16" s="32">
-        <v>746.49494085532297</v>
+        <v>713.15756009070287</v>
       </c>
       <c r="K16" s="28"/>
       <c r="L16" s="31">
-        <v>4987</v>
+        <v>5021</v>
       </c>
       <c r="M16" s="32">
-        <v>3458072.5700000003</v>
+        <v>3477597</v>
       </c>
       <c r="N16" s="32">
-        <v>693.4173992380189</v>
+        <v>692.610436168094</v>
       </c>
       <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="31">
-        <v>13792</v>
+        <v>13806</v>
       </c>
       <c r="E17" s="32">
-        <v>8735498.25</v>
+        <v>8235225.1100000003</v>
       </c>
       <c r="F17" s="32">
-        <v>633.37429306844547</v>
+        <v>596.49609662465593</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31">
-        <v>6400</v>
+        <v>6376</v>
       </c>
       <c r="I17" s="32">
-        <v>4496627.4000000004</v>
+        <v>4290874.71</v>
       </c>
       <c r="J17" s="32">
-        <v>702.59803125000008</v>
+        <v>672.9728215181932</v>
       </c>
       <c r="K17" s="28"/>
       <c r="L17" s="31">
-        <v>20192</v>
+        <v>20182</v>
       </c>
       <c r="M17" s="32">
-        <v>13232125.65</v>
+        <v>12526099.82</v>
       </c>
       <c r="N17" s="32">
-        <v>655.3152560419968</v>
+        <v>620.65701218907941</v>
       </c>
       <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="31">
-        <v>12575</v>
+        <v>12688</v>
       </c>
       <c r="E18" s="32">
-        <v>7990241.2700000005</v>
+        <v>7985933.7300000004</v>
       </c>
       <c r="F18" s="32">
-        <v>635.40686043737583</v>
+        <v>629.40839612232037</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31">
-        <v>8370</v>
+        <v>8422</v>
       </c>
       <c r="I18" s="32">
-        <v>5700811.8399999999</v>
+        <v>6025427.1100000003</v>
       </c>
       <c r="J18" s="32">
-        <v>681.10057825567503</v>
+        <v>715.43898242697696</v>
       </c>
       <c r="K18" s="28"/>
       <c r="L18" s="31">
-        <v>20945</v>
+        <v>21110</v>
       </c>
       <c r="M18" s="32">
-        <v>13691053.109999999</v>
+        <v>14011360.84</v>
       </c>
       <c r="N18" s="32">
-        <v>653.66689472427788</v>
+        <v>663.73097299857886</v>
       </c>
       <c r="O18" s="23"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="35">
-        <v>5061</v>
+        <v>5071</v>
       </c>
       <c r="E19" s="36">
-        <v>3142153.64</v>
+        <v>3123285.44</v>
       </c>
       <c r="F19" s="36">
-        <v>620.85628136731873</v>
+        <v>615.91114967462033</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="35">
-        <v>2343</v>
+        <v>2342</v>
       </c>
       <c r="I19" s="36">
-        <v>1618237.0599999998</v>
+        <v>1621269.82</v>
       </c>
       <c r="J19" s="36">
-        <v>690.66882629107977</v>
+        <v>692.25867634500435</v>
       </c>
       <c r="K19" s="28"/>
       <c r="L19" s="35">
-        <v>7404</v>
+        <v>7413</v>
       </c>
       <c r="M19" s="36">
-        <v>4760390.7</v>
+        <v>4744555.26</v>
       </c>
       <c r="N19" s="36">
-        <v>642.94850081037282</v>
+        <v>640.0317361392149</v>
       </c>
       <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="31">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="E20" s="32">
-        <v>634003.81000000006</v>
+        <v>633823.47</v>
       </c>
       <c r="F20" s="32">
-        <v>614.34477713178296</v>
+        <v>612.38982608695653</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="I20" s="32">
-        <v>372103.47</v>
+        <v>368458.56</v>
       </c>
       <c r="J20" s="32">
-        <v>681.50818681318674</v>
+        <v>679.81284132841324</v>
       </c>
       <c r="K20" s="28"/>
       <c r="L20" s="31">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="M20" s="32">
-        <v>1006107.28</v>
+        <v>1002282.03</v>
       </c>
       <c r="N20" s="32">
-        <v>637.5838276299113</v>
+        <v>635.56247939124921</v>
       </c>
       <c r="O20" s="23"/>
     </row>
     <row r="21" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="31">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="E21" s="32">
-        <v>267066.2</v>
+        <v>268180.39</v>
       </c>
       <c r="F21" s="32">
-        <v>612.53715596330278</v>
+        <v>616.50664367816091</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I21" s="32">
-        <v>115132.94</v>
+        <v>120356.72</v>
       </c>
       <c r="J21" s="32">
-        <v>669.37755813953493</v>
+        <v>691.70528735632183</v>
       </c>
       <c r="K21" s="28"/>
       <c r="L21" s="31">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M21" s="32">
-        <v>382199.14</v>
+        <v>388537.11</v>
       </c>
       <c r="N21" s="32">
-        <v>628.61700657894744</v>
+        <v>637.99197044334971</v>
       </c>
       <c r="O21" s="23"/>
     </row>
     <row r="22" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="31">
-        <v>3593</v>
+        <v>3601</v>
       </c>
       <c r="E22" s="32">
-        <v>2241083.63</v>
+        <v>2221281.58</v>
       </c>
       <c r="F22" s="32">
-        <v>623.73605065404956</v>
+        <v>616.85131352402118</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="I22" s="32">
-        <v>1131000.6499999999</v>
+        <v>1132454.54</v>
       </c>
       <c r="J22" s="32">
-        <v>696.0003999999999</v>
+        <v>696.46650676506772</v>
       </c>
       <c r="K22" s="28"/>
       <c r="L22" s="31">
-        <v>5218</v>
+        <v>5227</v>
       </c>
       <c r="M22" s="32">
-        <v>3372084.28</v>
+        <v>3353736.12</v>
       </c>
       <c r="N22" s="32">
-        <v>646.24075891146026</v>
+        <v>641.61777692749195</v>
       </c>
       <c r="O22" s="23"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="35">
-        <v>5953</v>
+        <v>6028</v>
       </c>
       <c r="E23" s="36">
-        <v>3596269.6900000004</v>
+        <v>4079917.03</v>
       </c>
       <c r="F23" s="36">
-        <v>604.1104804300353</v>
+        <v>676.82764266755134</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="35">
-        <v>3207</v>
+        <v>3224</v>
       </c>
       <c r="I23" s="36">
-        <v>2170546.4700000002</v>
+        <v>2382050.98</v>
       </c>
       <c r="J23" s="36">
-        <v>676.81523854069235</v>
+        <v>738.84955955334988</v>
       </c>
       <c r="K23" s="28"/>
       <c r="L23" s="35">
-        <v>9160</v>
+        <v>9252</v>
       </c>
       <c r="M23" s="36">
-        <v>5766816.1600000001</v>
+        <v>6461968.0099999998</v>
       </c>
       <c r="N23" s="36">
-        <v>629.5650829694323</v>
+        <v>698.44012213575445</v>
       </c>
       <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="35">
-        <v>5931</v>
+        <v>5929</v>
       </c>
       <c r="E24" s="36">
-        <v>3641511.44</v>
+        <v>3636945.7</v>
       </c>
       <c r="F24" s="36">
-        <v>613.97933569381212</v>
+        <v>613.41637712936415</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="35">
-        <v>2346</v>
+        <v>2332</v>
       </c>
       <c r="I24" s="36">
-        <v>1668569.65</v>
+        <v>1626201.54</v>
       </c>
       <c r="J24" s="36">
-        <v>711.24026001705022</v>
+        <v>697.34199828473413</v>
       </c>
       <c r="K24" s="28"/>
       <c r="L24" s="35">
-        <v>8277</v>
+        <v>8261</v>
       </c>
       <c r="M24" s="36">
-        <v>5310081.09</v>
+        <v>5263147.24</v>
       </c>
       <c r="N24" s="36">
-        <v>641.54658571946356</v>
+        <v>637.107764193197</v>
       </c>
       <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="35">
-        <v>25621</v>
+        <v>25587</v>
       </c>
       <c r="E25" s="36">
-        <v>15978204.239999998</v>
+        <v>15835413.469999999</v>
       </c>
       <c r="F25" s="36">
-        <v>623.63702587721002</v>
+        <v>618.88511626998081</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="35">
-        <v>16197</v>
+        <v>16089</v>
       </c>
       <c r="I25" s="36">
-        <v>10938643.699999999</v>
+        <v>10659013.649999999</v>
       </c>
       <c r="J25" s="36">
-        <v>675.34998456504286</v>
+        <v>662.50317919075133</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="35">
-        <v>41818</v>
+        <v>41676</v>
       </c>
       <c r="M25" s="36">
-        <v>26916847.939999998</v>
+        <v>26494427.119999997</v>
       </c>
       <c r="N25" s="36">
-        <v>643.66655363718962</v>
+        <v>635.72384873788269</v>
       </c>
       <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="25"/>
       <c r="D26" s="31">
-        <v>11478</v>
+        <v>11456</v>
       </c>
       <c r="E26" s="32">
-        <v>7023010.4399999995</v>
+        <v>6947000.6699999999</v>
       </c>
       <c r="F26" s="32">
-        <v>611.86708834291687</v>
+        <v>606.40718138966474</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="31">
-        <v>6330</v>
+        <v>6282</v>
       </c>
       <c r="I26" s="32">
-        <v>4239605.92</v>
+        <v>4120503.51</v>
       </c>
       <c r="J26" s="32">
-        <v>669.76396840442339</v>
+        <v>655.92223973256921</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="31">
-        <v>17808</v>
+        <v>17738</v>
       </c>
       <c r="M26" s="32">
-        <v>11262616.359999999</v>
+        <v>11067504.18</v>
       </c>
       <c r="N26" s="32">
-        <v>632.44701033243484</v>
+        <v>623.94318299695567</v>
       </c>
       <c r="O26" s="23"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="31">
-        <v>14143</v>
+        <v>14131</v>
       </c>
       <c r="E27" s="32">
-        <v>8955193.8000000007</v>
+        <v>8888412.8000000007</v>
       </c>
       <c r="F27" s="32">
-        <v>633.18912536237008</v>
+        <v>629.00097657632159</v>
       </c>
       <c r="G27" s="38"/>
       <c r="H27" s="31">
-        <v>9867</v>
+        <v>9807</v>
       </c>
       <c r="I27" s="32">
-        <v>6699037.7800000003</v>
+        <v>6538510.1399999997</v>
       </c>
       <c r="J27" s="32">
-        <v>678.93359481098616</v>
+        <v>666.71868461303143</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="31">
-        <v>24010</v>
+        <v>23938</v>
       </c>
       <c r="M27" s="32">
-        <v>15654231.580000002</v>
+        <v>15426922.940000001</v>
       </c>
       <c r="N27" s="32">
-        <v>651.98798750520621</v>
+        <v>644.45329350822965</v>
       </c>
       <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="35">
-        <v>4447</v>
+        <v>4462</v>
       </c>
       <c r="E28" s="36">
-        <v>2672497.0099999998</v>
+        <v>2707167.87</v>
       </c>
       <c r="F28" s="36">
-        <v>600.96627164380482</v>
+        <v>606.71624159569706</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="35">
-        <v>2827</v>
+        <v>2817</v>
       </c>
       <c r="I28" s="36">
-        <v>1950907.62</v>
+        <v>1964819.23</v>
       </c>
       <c r="J28" s="36">
-        <v>690.09820304209416</v>
+        <v>697.48641462548812</v>
       </c>
       <c r="K28" s="28"/>
       <c r="L28" s="35">
-        <v>7274</v>
+        <v>7279</v>
       </c>
       <c r="M28" s="36">
-        <v>4623404.63</v>
+        <v>4671987.0999999996</v>
       </c>
       <c r="N28" s="36">
-        <v>635.60690541655208</v>
+        <v>641.84463525209503</v>
       </c>
       <c r="O28" s="23"/>
     </row>
     <row r="29" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="35">
-        <v>13977</v>
+        <v>13998</v>
       </c>
       <c r="E29" s="36">
-        <v>8719674.7799999993</v>
+        <v>8667955.5500000007</v>
       </c>
       <c r="F29" s="36">
-        <v>623.85882378192741</v>
+        <v>619.22814330618667</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="35">
-        <v>7842</v>
+        <v>7812</v>
       </c>
       <c r="I29" s="36">
-        <v>5417951.9100000001</v>
+        <v>5350344.54</v>
       </c>
       <c r="J29" s="36">
-        <v>690.8890474368784</v>
+        <v>684.88793394777269</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="35">
-        <v>21819</v>
+        <v>21810</v>
       </c>
       <c r="M29" s="36">
-        <v>14137626.689999999</v>
+        <v>14018300.09</v>
       </c>
       <c r="N29" s="36">
-        <v>647.95025849030662</v>
+        <v>642.74645071068312</v>
       </c>
       <c r="O29" s="23"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="31">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E30" s="32">
-        <v>774959.08</v>
+        <v>760817.2</v>
       </c>
       <c r="F30" s="32">
-        <v>629.02522727272719</v>
+        <v>617.04557988645581</v>
       </c>
       <c r="G30" s="38"/>
       <c r="H30" s="31">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="I30" s="32">
-        <v>544580.59</v>
+        <v>528498.19999999995</v>
       </c>
       <c r="J30" s="32">
-        <v>699.07649550706026</v>
+        <v>686.36129870129867</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="31">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="M30" s="32">
-        <v>1319539.67</v>
+        <v>1289315.3999999999</v>
       </c>
       <c r="N30" s="32">
-        <v>656.16094977623072</v>
+        <v>643.69216175736392</v>
       </c>
       <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="31">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="E31" s="32">
-        <v>910106.71</v>
+        <v>891128.45</v>
       </c>
       <c r="F31" s="32">
-        <v>642.27714184897673</v>
+        <v>627.99749823819593</v>
       </c>
       <c r="G31" s="38"/>
       <c r="H31" s="31">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="I31" s="32">
-        <v>773921.83</v>
+        <v>751327.54</v>
       </c>
       <c r="J31" s="32">
-        <v>700.38174660633479</v>
+        <v>678.70599819331528</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="31">
-        <v>2522</v>
+        <v>2526</v>
       </c>
       <c r="M31" s="32">
-        <v>1684028.54</v>
+        <v>1642455.99</v>
       </c>
       <c r="N31" s="32">
-        <v>667.73534496431409</v>
+        <v>650.22010688836099</v>
       </c>
       <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="31">
-        <v>2549</v>
+        <v>2546</v>
       </c>
       <c r="E32" s="32">
-        <v>1602913.3699999999</v>
+        <v>1574724.5699999998</v>
       </c>
       <c r="F32" s="32">
-        <v>628.84008238524905</v>
+        <v>618.509257659073</v>
       </c>
       <c r="G32" s="38"/>
       <c r="H32" s="31">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="I32" s="32">
-        <v>1012211.51</v>
+        <v>997153.29</v>
       </c>
       <c r="J32" s="32">
-        <v>693.29555479452051</v>
+        <v>685.32872164948458</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="31">
-        <v>4009</v>
+        <v>4001</v>
       </c>
       <c r="M32" s="32">
-        <v>2615124.88</v>
+        <v>2571877.86</v>
       </c>
       <c r="N32" s="32">
-        <v>652.31351459216762</v>
+        <v>642.8087628092976</v>
       </c>
       <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="31">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="E33" s="32">
-        <v>667327.05000000005</v>
+        <v>674092.84</v>
       </c>
       <c r="F33" s="32">
-        <v>616.1837950138505</v>
+        <v>618.43379816513755</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="31">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="I33" s="32">
-        <v>416119.69</v>
+        <v>413843.52</v>
       </c>
       <c r="J33" s="32">
-        <v>684.4073848684211</v>
+        <v>685.17139072847681</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="31">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="M33" s="32">
-        <v>1083446.74</v>
+        <v>1087936.3599999999</v>
       </c>
       <c r="N33" s="32">
-        <v>640.71362507392075</v>
+        <v>642.229256198347</v>
       </c>
       <c r="O33" s="23"/>
     </row>
     <row r="34" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="31">
-        <v>2536</v>
+        <v>2526</v>
       </c>
       <c r="E34" s="32">
-        <v>1574925.99</v>
+        <v>1553244.27</v>
       </c>
       <c r="F34" s="32">
-        <v>621.02759858044169</v>
+        <v>614.90271971496441</v>
       </c>
       <c r="G34" s="38"/>
       <c r="H34" s="31">
-        <v>1408</v>
+        <v>1402</v>
       </c>
       <c r="I34" s="32">
-        <v>988935.09</v>
+        <v>989180.53</v>
       </c>
       <c r="J34" s="32">
-        <v>702.36867187500002</v>
+        <v>705.54959343794576</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="31">
-        <v>3944</v>
+        <v>3928</v>
       </c>
       <c r="M34" s="32">
-        <v>2563861.08</v>
+        <v>2542424.7999999998</v>
       </c>
       <c r="N34" s="32">
-        <v>650.06619675456386</v>
+        <v>647.25682281059062</v>
       </c>
       <c r="O34" s="23"/>
     </row>
     <row r="35" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="31">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="E35" s="32">
-        <v>370981.24</v>
+        <v>381988.74</v>
       </c>
       <c r="F35" s="32">
-        <v>603.22152845528456</v>
+        <v>617.10620355411959</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="31">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="I35" s="32">
-        <v>241356.72</v>
+        <v>234959.99</v>
       </c>
       <c r="J35" s="32">
-        <v>676.06924369747901</v>
+        <v>667.49997159090901</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="31">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="M35" s="32">
-        <v>612337.96</v>
+        <v>616948.73</v>
       </c>
       <c r="N35" s="32">
-        <v>629.97732510288063</v>
+        <v>635.3745932028836</v>
       </c>
       <c r="O35" s="23"/>
     </row>
     <row r="36" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="31">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E36" s="32">
-        <v>205441.4</v>
+        <v>208981.08</v>
       </c>
       <c r="F36" s="32">
-        <v>622.54969696969692</v>
+        <v>631.36277945619327</v>
       </c>
       <c r="G36" s="38"/>
       <c r="H36" s="31">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I36" s="32">
-        <v>80164.19</v>
+        <v>82216.350000000006</v>
       </c>
       <c r="J36" s="32">
-        <v>679.35754237288143</v>
+        <v>685.13625000000002</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="31">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M36" s="32">
-        <v>285605.58999999997</v>
+        <v>291197.43</v>
       </c>
       <c r="N36" s="32">
-        <v>637.51247767857137</v>
+        <v>645.67057649667402</v>
       </c>
       <c r="O36" s="23"/>
     </row>
     <row r="37" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="31">
-        <v>2823</v>
+        <v>2837</v>
       </c>
       <c r="E37" s="32">
-        <v>1764471.2000000002</v>
+        <v>1767557.04</v>
       </c>
       <c r="F37" s="32">
-        <v>625.0340772228127</v>
+        <v>623.03737751145582</v>
       </c>
       <c r="G37" s="38"/>
       <c r="H37" s="31">
-        <v>1309</v>
+        <v>1304</v>
       </c>
       <c r="I37" s="32">
-        <v>893306.76</v>
+        <v>883290.48</v>
       </c>
       <c r="J37" s="32">
-        <v>682.43449961802901</v>
+        <v>677.37</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="31">
-        <v>4132</v>
+        <v>4141</v>
       </c>
       <c r="M37" s="32">
-        <v>2657777.96</v>
+        <v>2650847.52</v>
       </c>
       <c r="N37" s="32">
-        <v>643.21828654404646</v>
+        <v>640.14670852451104</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="30" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="31">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="E38" s="32">
-        <v>848548.74</v>
+        <v>855421.36</v>
       </c>
       <c r="F38" s="32">
-        <v>609.58961206896549</v>
+        <v>612.32738725841091</v>
       </c>
       <c r="G38" s="38"/>
       <c r="H38" s="31">
         <v>698</v>
       </c>
       <c r="I38" s="32">
-        <v>467355.53</v>
+        <v>469874.64</v>
       </c>
       <c r="J38" s="32">
-        <v>669.56379656160459</v>
+        <v>673.1728366762178</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="31">
-        <v>2090</v>
+        <v>2095</v>
       </c>
       <c r="M38" s="32">
-        <v>1315904.27</v>
+        <v>1325296</v>
       </c>
       <c r="N38" s="32">
-        <v>629.61926794258375</v>
+        <v>632.59952267303106</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="25"/>
       <c r="D39" s="35">
-        <v>11989</v>
+        <v>12026</v>
       </c>
       <c r="E39" s="36">
-        <v>7497262.8300000001</v>
+        <v>7411072.040000001</v>
       </c>
       <c r="F39" s="36">
-        <v>625.34513554091257</v>
+        <v>616.25411940794947</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="35">
-        <v>8312</v>
+        <v>8297</v>
       </c>
       <c r="I39" s="36">
-        <v>5763510.2400000002</v>
+        <v>5732722.1400000006</v>
       </c>
       <c r="J39" s="36">
-        <v>693.39632338787294</v>
+        <v>690.93915150054238</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="35">
-        <v>20301</v>
+        <v>20323</v>
       </c>
       <c r="M39" s="36">
-        <v>13260773.07</v>
+        <v>13143794.180000002</v>
       </c>
       <c r="N39" s="36">
-        <v>653.20787498152799</v>
+        <v>646.74478079023777</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="39"/>
       <c r="D40" s="31">
-        <v>2297</v>
+        <v>2318</v>
       </c>
       <c r="E40" s="32">
-        <v>1410385.3299999998</v>
+        <v>1412920.77</v>
       </c>
       <c r="F40" s="32">
-        <v>614.01189812799294</v>
+        <v>609.54304141501291</v>
       </c>
       <c r="G40" s="38"/>
       <c r="H40" s="31">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="I40" s="32">
-        <v>1357879.11</v>
+        <v>1362642.02</v>
       </c>
       <c r="J40" s="32">
-        <v>677.92267099350977</v>
+        <v>679.96108782435135</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="31">
-        <v>4300</v>
+        <v>4322</v>
       </c>
       <c r="M40" s="32">
-        <v>2768264.44</v>
+        <v>2775562.79</v>
       </c>
       <c r="N40" s="32">
-        <v>643.78242790697675</v>
+        <v>642.19407450254516</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="31">
-        <v>3136</v>
+        <v>3139</v>
       </c>
       <c r="E41" s="32">
-        <v>1892426.3499999999</v>
+        <v>1898074.9000000001</v>
       </c>
       <c r="F41" s="32">
-        <v>603.45227997448978</v>
+        <v>604.67502389295953</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="31">
-        <v>2046</v>
+        <v>2030</v>
       </c>
       <c r="I41" s="32">
-        <v>1420098.97</v>
+        <v>1407227.01</v>
       </c>
       <c r="J41" s="32">
-        <v>694.08551808406651</v>
+        <v>693.21527586206901</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="31">
-        <v>5182</v>
+        <v>5169</v>
       </c>
       <c r="M41" s="32">
-        <v>3312525.32</v>
+        <v>3305301.91</v>
       </c>
       <c r="N41" s="32">
-        <v>639.23684291779227</v>
+        <v>639.44707100019355</v>
       </c>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25"/>
       <c r="B42" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="39"/>
       <c r="D42" s="31">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E42" s="32">
-        <v>709077.53</v>
+        <v>720790.02</v>
       </c>
       <c r="F42" s="32">
-        <v>618.74130017452012</v>
+        <v>627.86587108013941</v>
       </c>
       <c r="G42" s="38"/>
       <c r="H42" s="31">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="I42" s="32">
-        <v>696379.17</v>
+        <v>692604.66</v>
       </c>
       <c r="J42" s="32">
-        <v>697.77471943887781</v>
+        <v>692.60466000000008</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="31">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="M42" s="32">
-        <v>1405456.7000000002</v>
+        <v>1413394.6800000002</v>
       </c>
       <c r="N42" s="32">
-        <v>655.530177238806</v>
+        <v>658.00497206703915</v>
       </c>
       <c r="O42" s="25"/>
     </row>
     <row r="43" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="31">
         <v>1009</v>
       </c>
       <c r="E43" s="32">
-        <v>648877.11</v>
+        <v>635067.17999999993</v>
       </c>
       <c r="F43" s="32">
-        <v>643.08930624380571</v>
+        <v>629.40255698711587</v>
       </c>
       <c r="G43" s="38"/>
       <c r="H43" s="31">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="I43" s="32">
-        <v>477989.87</v>
+        <v>472502.43</v>
       </c>
       <c r="J43" s="32">
-        <v>707.08560650887568</v>
+        <v>701.04218100890205</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="31">
-        <v>1685</v>
+        <v>1683</v>
       </c>
       <c r="M43" s="32">
-        <v>1126866.98</v>
+        <v>1107569.6099999999</v>
       </c>
       <c r="N43" s="32">
-        <v>668.76378635014839</v>
+        <v>658.09245989304804</v>
       </c>
       <c r="O43" s="23"/>
     </row>
     <row r="44" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="41">
-        <v>4401</v>
+        <v>4412</v>
       </c>
       <c r="E44" s="42">
-        <v>2836496.5100000002</v>
+        <v>2744219.17</v>
       </c>
       <c r="F44" s="42">
-        <v>644.51181776868896</v>
+        <v>621.98983907524928</v>
       </c>
       <c r="G44" s="38"/>
       <c r="H44" s="41">
         <v>2589</v>
       </c>
       <c r="I44" s="42">
-        <v>1811163.12</v>
+        <v>1797746.02</v>
       </c>
       <c r="J44" s="42">
-        <v>699.56088064889923</v>
+        <v>694.37853225183471</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="41">
-        <v>6990</v>
+        <v>7001</v>
       </c>
       <c r="M44" s="42">
-        <v>4647659.6300000008</v>
+        <v>4541965.1899999995</v>
       </c>
       <c r="N44" s="42">
-        <v>664.90123462088707</v>
+        <v>648.75949007284669</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="9"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="43"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="43"/>
       <c r="N45" s="44" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
@@ -2938,1164 +2945,1166 @@
     </row>
     <row r="56" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="43"/>
       <c r="E56" s="48"/>
       <c r="F56" s="43"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="43"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="43"/>
       <c r="N56" s="9"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25"/>
       <c r="B57" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="25"/>
       <c r="D57" s="26">
-        <v>44695</v>
+        <v>44664</v>
       </c>
       <c r="E57" s="27">
-        <v>26312002.48</v>
+        <v>26891049.100000001</v>
       </c>
       <c r="F57" s="27">
-        <v>588.70125248909278</v>
+        <v>602.07435742432392</v>
       </c>
       <c r="G57" s="28"/>
       <c r="H57" s="26">
-        <v>24985</v>
+        <v>24945</v>
       </c>
       <c r="I57" s="27">
-        <v>16476822.65</v>
+        <v>16902801.089999996</v>
       </c>
       <c r="J57" s="27">
-        <v>659.46858715229143</v>
+        <v>677.60276969332517</v>
       </c>
       <c r="K57" s="28"/>
       <c r="L57" s="26">
-        <v>69680</v>
+        <v>69609</v>
       </c>
       <c r="M57" s="27">
-        <v>42788825.130000003</v>
+        <v>43793850.189999998</v>
       </c>
       <c r="N57" s="27">
-        <v>614.07613561997709</v>
+        <v>629.14063109655353</v>
       </c>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="39"/>
       <c r="D58" s="31">
-        <v>32022</v>
+        <v>31968</v>
       </c>
       <c r="E58" s="32">
-        <v>18829212.580000002</v>
+        <v>19247274.27</v>
       </c>
       <c r="F58" s="32">
-        <v>588.00863718693404</v>
+        <v>602.0794003378378</v>
       </c>
       <c r="G58" s="38"/>
       <c r="H58" s="31">
-        <v>17310</v>
+        <v>17270</v>
       </c>
       <c r="I58" s="32">
-        <v>11406236.130000001</v>
+        <v>11675915.199999999</v>
       </c>
       <c r="J58" s="32">
-        <v>658.93911785095327</v>
+        <v>676.08078749276194</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="31">
-        <v>49332</v>
+        <v>49238</v>
       </c>
       <c r="M58" s="32">
-        <v>30235448.710000001</v>
+        <v>30923189.469999999</v>
       </c>
       <c r="N58" s="32">
-        <v>612.8972818859969</v>
+        <v>628.03504346236639</v>
       </c>
       <c r="O58" s="23"/>
     </row>
     <row r="59" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="39"/>
       <c r="D59" s="31">
-        <v>4527</v>
+        <v>4539</v>
       </c>
       <c r="E59" s="32">
-        <v>2685722.58</v>
+        <v>2752209</v>
       </c>
       <c r="F59" s="32">
-        <v>593.26763419483098</v>
+        <v>606.34699272967612</v>
       </c>
       <c r="G59" s="38"/>
       <c r="H59" s="31">
-        <v>2339</v>
+        <v>2334</v>
       </c>
       <c r="I59" s="32">
-        <v>1561314.36</v>
+        <v>1617098.78</v>
       </c>
       <c r="J59" s="32">
-        <v>667.51362120564352</v>
+        <v>692.84437874892888</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="31">
-        <v>6866</v>
+        <v>6873</v>
       </c>
       <c r="M59" s="32">
-        <v>4247036.9400000004</v>
+        <v>4369307.78</v>
       </c>
       <c r="N59" s="32">
-        <v>618.56057966792901</v>
+        <v>635.7206139967991</v>
       </c>
       <c r="O59" s="23"/>
     </row>
     <row r="60" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="39"/>
       <c r="D60" s="31">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="E60" s="32">
-        <v>1507249.3900000001</v>
+        <v>1517792.5799999998</v>
       </c>
       <c r="F60" s="32">
-        <v>592.70522611089268</v>
+        <v>596.61658018867922</v>
       </c>
       <c r="G60" s="38"/>
       <c r="H60" s="31">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="I60" s="32">
-        <v>921350.89</v>
+        <v>914618.1</v>
       </c>
       <c r="J60" s="32">
-        <v>679.46230825958708</v>
+        <v>675.99268292682927</v>
       </c>
       <c r="K60" s="38"/>
       <c r="L60" s="31">
-        <v>3899</v>
+        <v>3897</v>
       </c>
       <c r="M60" s="32">
-        <v>2428600.2800000003</v>
+        <v>2432410.6799999997</v>
       </c>
       <c r="N60" s="32">
-        <v>622.87773275198776</v>
+        <v>624.17518090839098</v>
       </c>
       <c r="O60" s="23"/>
     </row>
     <row r="61" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="39"/>
       <c r="D61" s="31">
-        <v>5603</v>
+        <v>5613</v>
       </c>
       <c r="E61" s="32">
-        <v>3289817.93</v>
+        <v>3373773.25</v>
       </c>
       <c r="F61" s="32">
-        <v>587.15294128145638</v>
+        <v>601.06418136468915</v>
       </c>
       <c r="G61" s="38"/>
       <c r="H61" s="31">
-        <v>3980</v>
+        <v>3988</v>
       </c>
       <c r="I61" s="32">
-        <v>2587921.27</v>
+        <v>2695169.01</v>
       </c>
       <c r="J61" s="32">
-        <v>650.23147487437188</v>
+        <v>675.81971163490471</v>
       </c>
       <c r="K61" s="38"/>
       <c r="L61" s="31">
-        <v>9583</v>
+        <v>9601</v>
       </c>
       <c r="M61" s="32">
-        <v>5877739.2000000002</v>
+        <v>6068942.2599999998</v>
       </c>
       <c r="N61" s="32">
-        <v>613.35064176145261</v>
+        <v>632.11564003749606</v>
       </c>
       <c r="O61" s="23"/>
     </row>
     <row r="62" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25"/>
       <c r="B62" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="25"/>
       <c r="D62" s="35">
-        <v>35702</v>
+        <v>35775</v>
       </c>
       <c r="E62" s="36">
-        <v>22406015.100000001</v>
+        <v>22079187.91</v>
       </c>
       <c r="F62" s="36">
-        <v>627.58431180326033</v>
+        <v>617.16807575122289</v>
       </c>
       <c r="G62" s="28"/>
       <c r="H62" s="35">
-        <v>15408</v>
+        <v>15390</v>
       </c>
       <c r="I62" s="36">
-        <v>10595239.43</v>
+        <v>10535040.300000001</v>
       </c>
       <c r="J62" s="36">
-        <v>687.64534203011419</v>
+        <v>684.53803118908388</v>
       </c>
       <c r="K62" s="28"/>
       <c r="L62" s="35">
-        <v>51110</v>
+        <v>51165</v>
       </c>
       <c r="M62" s="36">
-        <v>33001254.530000001</v>
+        <v>32614228.210000001</v>
       </c>
       <c r="N62" s="36">
-        <v>645.69075582077869</v>
+        <v>637.43238952408876</v>
       </c>
       <c r="O62" s="25"/>
     </row>
     <row r="63" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="39"/>
       <c r="D63" s="31">
-        <v>14836</v>
+        <v>14912</v>
       </c>
       <c r="E63" s="32">
-        <v>9677934.4799999986</v>
+        <v>9508834.0099999998</v>
       </c>
       <c r="F63" s="32">
-        <v>652.32774871933123</v>
+        <v>637.66322491952792</v>
       </c>
       <c r="G63" s="38"/>
       <c r="H63" s="31">
-        <v>5104</v>
+        <v>5106</v>
       </c>
       <c r="I63" s="32">
-        <v>3546416.54</v>
+        <v>3589267.61</v>
       </c>
       <c r="J63" s="32">
-        <v>694.83082680250789</v>
+        <v>702.95096161378763</v>
       </c>
       <c r="K63" s="38"/>
       <c r="L63" s="31">
-        <v>19940</v>
+        <v>20018</v>
       </c>
       <c r="M63" s="32">
-        <v>13224351.02</v>
+        <v>13098101.619999999</v>
       </c>
       <c r="N63" s="32">
-        <v>663.20717251755264</v>
+        <v>654.31619642321903</v>
       </c>
       <c r="O63" s="23"/>
     </row>
     <row r="64" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="39"/>
       <c r="D64" s="31">
-        <v>2890</v>
+        <v>2901</v>
       </c>
       <c r="E64" s="32">
-        <v>1743124.57</v>
+        <v>1757101.1099999999</v>
       </c>
       <c r="F64" s="32">
-        <v>603.15729065743949</v>
+        <v>605.6880765253361</v>
       </c>
       <c r="G64" s="38"/>
       <c r="H64" s="31">
-        <v>1965</v>
+        <v>1957</v>
       </c>
       <c r="I64" s="32">
-        <v>1319010.3</v>
+        <v>1296577.24</v>
       </c>
       <c r="J64" s="32">
-        <v>671.25206106870235</v>
+        <v>662.53308124680632</v>
       </c>
       <c r="K64" s="38"/>
       <c r="L64" s="31">
-        <v>4855</v>
+        <v>4858</v>
       </c>
       <c r="M64" s="32">
-        <v>3062134.87</v>
+        <v>3053678.3499999996</v>
       </c>
       <c r="N64" s="32">
-        <v>630.71778990731207</v>
+        <v>628.58755660765735</v>
       </c>
       <c r="O64" s="23"/>
     </row>
     <row r="65" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="39"/>
       <c r="D65" s="31">
-        <v>17976</v>
+        <v>17962</v>
       </c>
       <c r="E65" s="32">
-        <v>10984956.050000001</v>
+        <v>10813252.789999999</v>
       </c>
       <c r="F65" s="32">
-        <v>611.09012294170009</v>
+        <v>602.00717013695578</v>
       </c>
       <c r="G65" s="38"/>
       <c r="H65" s="31">
-        <v>8339</v>
+        <v>8327</v>
       </c>
       <c r="I65" s="32">
-        <v>5729812.5899999999</v>
+        <v>5649195.4500000002</v>
       </c>
       <c r="J65" s="32">
-        <v>687.11027581244753</v>
+        <v>678.41905247988473</v>
       </c>
       <c r="K65" s="38"/>
       <c r="L65" s="31">
-        <v>26315</v>
+        <v>26289</v>
       </c>
       <c r="M65" s="32">
-        <v>16714768.640000001</v>
+        <v>16462448.239999998</v>
       </c>
       <c r="N65" s="32">
-        <v>635.18026372791189</v>
+        <v>626.21051542470229</v>
       </c>
       <c r="O65" s="23"/>
     </row>
     <row r="66" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="25"/>
       <c r="B66" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="25"/>
       <c r="D66" s="35">
-        <v>7830</v>
+        <v>7895</v>
       </c>
       <c r="E66" s="36">
-        <v>4801016.34</v>
+        <v>4977010.2399999993</v>
       </c>
       <c r="F66" s="36">
-        <v>613.15662068965514</v>
+        <v>630.40028372387576</v>
       </c>
       <c r="G66" s="28"/>
       <c r="H66" s="35">
-        <v>4644</v>
+        <v>4632</v>
       </c>
       <c r="I66" s="36">
-        <v>3144695.34</v>
+        <v>3206784.3899999997</v>
       </c>
       <c r="J66" s="36">
-        <v>677.15231266149863</v>
+        <v>692.31096502590663</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="35">
-        <v>12474</v>
+        <v>12527</v>
       </c>
       <c r="M66" s="36">
-        <v>7945711.6799999997</v>
+        <v>8183794.629999999</v>
       </c>
       <c r="N66" s="36">
-        <v>636.98185666185668</v>
+        <v>653.29245868923113</v>
       </c>
       <c r="O66" s="25"/>
     </row>
     <row r="67" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="39"/>
       <c r="D67" s="31">
-        <v>5222</v>
+        <v>5247</v>
       </c>
       <c r="E67" s="32">
-        <v>3194018.1799999997</v>
+        <v>3290892.9299999997</v>
       </c>
       <c r="F67" s="32">
-        <v>611.64653006510912</v>
+        <v>627.19514579759857</v>
       </c>
       <c r="G67" s="38"/>
       <c r="H67" s="31">
-        <v>2946</v>
+        <v>2937</v>
       </c>
       <c r="I67" s="32">
-        <v>1984146.82</v>
+        <v>2029399.42</v>
       </c>
       <c r="J67" s="32">
-        <v>673.50536999321116</v>
+        <v>690.97699012597889</v>
       </c>
       <c r="K67" s="38"/>
       <c r="L67" s="31">
-        <v>8168</v>
+        <v>8184</v>
       </c>
       <c r="M67" s="32">
-        <v>5178165</v>
+        <v>5320292.3499999996</v>
       </c>
       <c r="N67" s="32">
-        <v>633.95751714005871</v>
+        <v>650.08459799608988</v>
       </c>
       <c r="O67" s="23"/>
     </row>
     <row r="68" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="39"/>
       <c r="D68" s="31">
-        <v>2608</v>
+        <v>2648</v>
       </c>
       <c r="E68" s="32">
-        <v>1606998.16</v>
+        <v>1686117.31</v>
       </c>
       <c r="F68" s="32">
-        <v>616.18027607361955</v>
+        <v>636.75125000000003</v>
       </c>
       <c r="G68" s="38"/>
       <c r="H68" s="31">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="I68" s="32">
-        <v>1160548.52</v>
+        <v>1177384.97</v>
       </c>
       <c r="J68" s="32">
-        <v>683.47969375736159</v>
+        <v>694.62240117994099</v>
       </c>
       <c r="K68" s="38"/>
       <c r="L68" s="31">
-        <v>4306</v>
+        <v>4343</v>
       </c>
       <c r="M68" s="32">
-        <v>2767546.6799999997</v>
+        <v>2863502.2800000003</v>
       </c>
       <c r="N68" s="32">
-        <v>642.71869019972121</v>
+        <v>659.33738890168092</v>
       </c>
       <c r="O68" s="23"/>
     </row>
     <row r="69" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="25"/>
       <c r="B69" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="25"/>
       <c r="D69" s="35">
-        <v>24565</v>
+        <v>24519</v>
       </c>
       <c r="E69" s="36">
-        <v>15200060.9</v>
+        <v>15076979.289999999</v>
       </c>
       <c r="F69" s="36">
-        <v>618.76901689395481</v>
+        <v>614.91004078469757</v>
       </c>
       <c r="G69" s="28"/>
       <c r="H69" s="35">
-        <v>11945</v>
+        <v>11885</v>
       </c>
       <c r="I69" s="36">
-        <v>8202964.0500000007</v>
+        <v>8033883.1600000001</v>
       </c>
       <c r="J69" s="36">
-        <v>686.72784010046053</v>
+        <v>675.96829280605812</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="35">
-        <v>36510</v>
+        <v>36404</v>
       </c>
       <c r="M69" s="36">
-        <v>23403024.950000003</v>
+        <v>23110862.449999999</v>
       </c>
       <c r="N69" s="36">
-        <v>641.00314845247885</v>
+        <v>634.84404049005605</v>
       </c>
       <c r="O69" s="25"/>
     </row>
     <row r="70" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="25"/>
       <c r="D70" s="49">
-        <v>8987</v>
+        <v>8952</v>
       </c>
       <c r="E70" s="50">
-        <v>5486113.04</v>
+        <v>5443177.3899999997</v>
       </c>
       <c r="F70" s="50">
-        <v>610.44987648826077</v>
+        <v>608.04036974977657</v>
       </c>
       <c r="G70" s="28"/>
       <c r="H70" s="49">
-        <v>4301</v>
+        <v>4289</v>
       </c>
       <c r="I70" s="50">
-        <v>2920398.04</v>
+        <v>2878144.6</v>
       </c>
       <c r="J70" s="50">
-        <v>679.00442687747034</v>
+        <v>671.05259967358359</v>
       </c>
       <c r="K70" s="28"/>
       <c r="L70" s="49">
-        <v>13288</v>
+        <v>13241</v>
       </c>
       <c r="M70" s="50">
-        <v>8406511.0800000001</v>
+        <v>8321321.9900000002</v>
       </c>
       <c r="N70" s="50">
-        <v>632.63930463576162</v>
+        <v>628.4511736273696</v>
       </c>
       <c r="O70" s="23"/>
     </row>
     <row r="71" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="39"/>
       <c r="D71" s="31">
-        <v>2889</v>
+        <v>2878</v>
       </c>
       <c r="E71" s="32">
-        <v>1804349.8399999999</v>
+        <v>1783365.6600000001</v>
       </c>
       <c r="F71" s="32">
-        <v>624.55861543786773</v>
+        <v>619.65450312717167</v>
       </c>
       <c r="G71" s="38"/>
       <c r="H71" s="31">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="I71" s="32">
-        <v>863880.51</v>
+        <v>837991.76</v>
       </c>
       <c r="J71" s="32">
-        <v>703.48575732899019</v>
+        <v>682.95986960065204</v>
       </c>
       <c r="K71" s="38"/>
       <c r="L71" s="31">
-        <v>4117</v>
+        <v>4105</v>
       </c>
       <c r="M71" s="32">
-        <v>2668230.3499999996</v>
+        <v>2621357.42</v>
       </c>
       <c r="N71" s="32">
-        <v>648.10064367257701</v>
+        <v>638.57671619975633</v>
       </c>
       <c r="O71" s="23"/>
     </row>
     <row r="72" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="31">
-        <v>3395</v>
+        <v>3382</v>
       </c>
       <c r="E72" s="32">
-        <v>2122448.4900000002</v>
+        <v>2096797.31</v>
       </c>
       <c r="F72" s="32">
-        <v>625.16892194403545</v>
+        <v>619.98737729154345</v>
       </c>
       <c r="G72" s="38"/>
       <c r="H72" s="31">
-        <v>1762</v>
+        <v>1744</v>
       </c>
       <c r="I72" s="32">
-        <v>1200774.8600000001</v>
+        <v>1174785.1200000001</v>
       </c>
       <c r="J72" s="32">
-        <v>681.48402951191838</v>
+        <v>673.61532110091753</v>
       </c>
       <c r="K72" s="38"/>
       <c r="L72" s="31">
-        <v>5157</v>
+        <v>5126</v>
       </c>
       <c r="M72" s="32">
-        <v>3323223.3500000006</v>
+        <v>3271582.43</v>
       </c>
       <c r="N72" s="32">
-        <v>644.41019003296503</v>
+        <v>638.23301404603978</v>
       </c>
       <c r="O72" s="23"/>
     </row>
     <row r="73" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="31">
-        <v>9294</v>
+        <v>9307</v>
       </c>
       <c r="E73" s="32">
-        <v>5787149.5300000003</v>
+        <v>5753638.9299999997</v>
       </c>
       <c r="F73" s="32">
-        <v>622.67586937809347</v>
+        <v>618.20553669281185</v>
       </c>
       <c r="G73" s="38"/>
       <c r="H73" s="31">
-        <v>4654</v>
+        <v>4625</v>
       </c>
       <c r="I73" s="32">
-        <v>3217910.64</v>
+        <v>3142961.68</v>
       </c>
       <c r="J73" s="32">
-        <v>691.4290159003009</v>
+        <v>679.55928216216216</v>
       </c>
       <c r="K73" s="38"/>
       <c r="L73" s="31">
-        <v>13948</v>
+        <v>13932</v>
       </c>
       <c r="M73" s="32">
-        <v>9005060.1699999999</v>
+        <v>8896600.6099999994</v>
       </c>
       <c r="N73" s="32">
-        <v>645.61658804129627</v>
+        <v>638.57311297731837</v>
       </c>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="25"/>
       <c r="B74" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="25"/>
       <c r="D74" s="35">
-        <v>29687</v>
+        <v>30135</v>
       </c>
       <c r="E74" s="36">
-        <v>18629803.640000001</v>
+        <v>18390902.82</v>
       </c>
       <c r="F74" s="36">
-        <v>627.54079698184387</v>
+        <v>610.28381682429074</v>
       </c>
       <c r="G74" s="28"/>
       <c r="H74" s="35">
-        <v>13257</v>
+        <v>12798</v>
       </c>
       <c r="I74" s="36">
-        <v>9639842.4900000002</v>
+        <v>8853875.1300000008</v>
       </c>
       <c r="J74" s="36">
-        <v>727.15112695179903</v>
+        <v>691.81709095171129</v>
       </c>
       <c r="K74" s="28"/>
       <c r="L74" s="35">
-        <v>42944</v>
+        <v>42933</v>
       </c>
       <c r="M74" s="36">
-        <v>28269646.130000003</v>
+        <v>27244777.950000003</v>
       </c>
       <c r="N74" s="36">
-        <v>658.29094006147545</v>
+        <v>634.58826427223823</v>
       </c>
       <c r="O74" s="25"/>
     </row>
     <row r="75" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="25"/>
       <c r="D75" s="35">
-        <v>9442</v>
+        <v>9541</v>
       </c>
       <c r="E75" s="36">
-        <v>5631176.6699999999</v>
+        <v>5858948.1500000004</v>
       </c>
       <c r="F75" s="36">
-        <v>596.39659711925435</v>
+        <v>614.08113929357512</v>
       </c>
       <c r="G75" s="28"/>
       <c r="H75" s="35">
-        <v>7045</v>
+        <v>7049</v>
       </c>
       <c r="I75" s="36">
-        <v>4799295.67</v>
+        <v>4942946.6100000003</v>
       </c>
       <c r="J75" s="36">
-        <v>681.23430376153294</v>
+        <v>701.22664349553133</v>
       </c>
       <c r="K75" s="28"/>
       <c r="L75" s="35">
-        <v>16487</v>
+        <v>16590</v>
       </c>
       <c r="M75" s="36">
-        <v>10430472.34</v>
+        <v>10801894.760000002</v>
       </c>
       <c r="N75" s="36">
-        <v>632.64828895493417</v>
+        <v>651.10878601567219</v>
       </c>
       <c r="O75" s="23"/>
     </row>
     <row r="76" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="25"/>
       <c r="B76" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C76" s="25"/>
       <c r="D76" s="35">
-        <v>2320</v>
+        <v>2366</v>
       </c>
       <c r="E76" s="36">
-        <v>1411587.99</v>
+        <v>1441202.3399999999</v>
       </c>
       <c r="F76" s="36">
-        <v>608.44309913793109</v>
+        <v>609.13032121724427</v>
       </c>
       <c r="G76" s="28"/>
       <c r="H76" s="35">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="I76" s="36">
-        <v>646088.1599999998</v>
+        <v>655200.32999999996</v>
       </c>
       <c r="J76" s="36">
-        <v>695.46626480086093</v>
+        <v>701.49928265524625</v>
       </c>
       <c r="K76" s="28"/>
       <c r="L76" s="35">
-        <v>3249</v>
+        <v>3300</v>
       </c>
       <c r="M76" s="36">
-        <v>2057676.15</v>
+        <v>2096402.67</v>
       </c>
       <c r="N76" s="36">
-        <v>633.32599261311168</v>
+        <v>635.27353636363637</v>
       </c>
       <c r="O76" s="25"/>
     </row>
     <row r="77" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="25"/>
       <c r="D77" s="35">
-        <v>8463</v>
+        <v>8603</v>
       </c>
       <c r="E77" s="36">
-        <v>5166182.21</v>
+        <v>5347529.7</v>
       </c>
       <c r="F77" s="36">
-        <v>610.44336641852772</v>
+        <v>621.58894571661051</v>
       </c>
       <c r="G77" s="28"/>
       <c r="H77" s="35">
-        <v>5733</v>
+        <v>5753</v>
       </c>
       <c r="I77" s="36">
-        <v>3925406.8499999996</v>
+        <v>4007640.4000000004</v>
       </c>
       <c r="J77" s="36">
-        <v>684.70379382522231</v>
+        <v>696.6174865287677</v>
       </c>
       <c r="K77" s="28"/>
       <c r="L77" s="35">
-        <v>14196</v>
+        <v>14356</v>
       </c>
       <c r="M77" s="36">
-        <v>9091589.0599999987</v>
+        <v>9355170.1000000015</v>
       </c>
       <c r="N77" s="36">
-        <v>640.43315440969275</v>
+        <v>651.65576065756488</v>
       </c>
       <c r="O77" s="23"/>
     </row>
     <row r="78" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25"/>
       <c r="B78" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="25"/>
       <c r="D78" s="49">
-        <v>1188</v>
+        <v>1210</v>
       </c>
       <c r="E78" s="50">
-        <v>729133.31</v>
+        <v>744966.62</v>
       </c>
       <c r="F78" s="50">
-        <v>613.74857744107749</v>
+        <v>615.67489256198348</v>
       </c>
       <c r="G78" s="28"/>
       <c r="H78" s="49">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="I78" s="50">
-        <v>488406.5</v>
+        <v>493102.26</v>
       </c>
       <c r="J78" s="50">
-        <v>718.24485294117642</v>
+        <v>724.08555066079293</v>
       </c>
       <c r="K78" s="28"/>
       <c r="L78" s="49">
-        <v>1868</v>
+        <v>1891</v>
       </c>
       <c r="M78" s="50">
-        <v>1217539.81</v>
+        <v>1238068.8799999999</v>
       </c>
       <c r="N78" s="50">
-        <v>651.7879068522484</v>
+        <v>654.71648863035421</v>
       </c>
       <c r="O78" s="25"/>
     </row>
     <row r="79" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="31">
-        <v>2465</v>
+        <v>2501</v>
       </c>
       <c r="E79" s="32">
-        <v>1540692.05</v>
+        <v>1564064.77</v>
       </c>
       <c r="F79" s="32">
-        <v>625.02720081135908</v>
+        <v>625.37575769692126</v>
       </c>
       <c r="G79" s="38"/>
       <c r="H79" s="31">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="I79" s="32">
-        <v>1136200.3</v>
+        <v>1152154.27</v>
       </c>
       <c r="J79" s="32">
-        <v>714.59138364779881</v>
+        <v>723.71499371859295</v>
       </c>
       <c r="K79" s="38"/>
       <c r="L79" s="31">
-        <v>4055</v>
+        <v>4093</v>
       </c>
       <c r="M79" s="32">
-        <v>2676892.35</v>
+        <v>2716219.04</v>
       </c>
       <c r="N79" s="32">
-        <v>660.14607891491983</v>
+        <v>663.62546787197653</v>
       </c>
       <c r="O79" s="23"/>
     </row>
     <row r="80" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="25"/>
       <c r="B80" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="25"/>
       <c r="D80" s="49">
-        <v>4810</v>
+        <v>4892</v>
       </c>
       <c r="E80" s="50">
-        <v>2896356.85</v>
+        <v>3038498.31</v>
       </c>
       <c r="F80" s="50">
-        <v>602.15319126819134</v>
+        <v>621.11576246933771</v>
       </c>
       <c r="G80" s="28"/>
       <c r="H80" s="49">
-        <v>3463</v>
+        <v>3480</v>
       </c>
       <c r="I80" s="50">
-        <v>2300800.0499999998</v>
+        <v>2362383.87</v>
       </c>
       <c r="J80" s="50">
-        <v>664.39504764654919</v>
+        <v>678.8459396551724</v>
       </c>
       <c r="K80" s="28"/>
       <c r="L80" s="49">
-        <v>8273</v>
+        <v>8372</v>
       </c>
       <c r="M80" s="50">
-        <v>5197156.9000000004</v>
+        <v>5400882.1799999997</v>
       </c>
       <c r="N80" s="50">
-        <v>628.20704702042792</v>
+        <v>645.11253941710459</v>
       </c>
       <c r="O80" s="25"/>
     </row>
     <row r="81" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="25"/>
       <c r="D81" s="35">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="E81" s="36">
-        <v>917298.19</v>
+        <v>938992.95</v>
       </c>
       <c r="F81" s="36">
-        <v>593.72051132686079</v>
+        <v>605.02123067010302</v>
       </c>
       <c r="G81" s="28"/>
       <c r="H81" s="35">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="I81" s="36">
-        <v>490422.4</v>
+        <v>514556.45</v>
       </c>
       <c r="J81" s="36">
-        <v>683.992189679219</v>
+        <v>710.71332872928178</v>
       </c>
       <c r="K81" s="28"/>
       <c r="L81" s="35">
-        <v>2262</v>
+        <v>2276</v>
       </c>
       <c r="M81" s="36">
-        <v>1407720.5899999999</v>
+        <v>1453549.4</v>
       </c>
       <c r="N81" s="36">
-        <v>622.33447833775415</v>
+        <v>638.64209138840067</v>
       </c>
       <c r="O81" s="23"/>
     </row>
     <row r="82" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23"/>
       <c r="B82" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="25"/>
       <c r="D82" s="35">
-        <v>1166</v>
+        <v>1383</v>
       </c>
       <c r="E82" s="36">
-        <v>699158.9</v>
+        <v>829352.43</v>
       </c>
       <c r="F82" s="36">
-        <v>599.62169811320757</v>
+        <v>599.6763774403471</v>
       </c>
       <c r="G82" s="28"/>
       <c r="H82" s="35">
-        <v>1081</v>
+        <v>871</v>
       </c>
       <c r="I82" s="36">
-        <v>726276</v>
+        <v>601241.56000000006</v>
       </c>
       <c r="J82" s="36">
-        <v>671.8556891766882</v>
+        <v>690.28881745120555</v>
       </c>
       <c r="K82" s="28"/>
       <c r="L82" s="35">
-        <v>2247</v>
+        <v>2254</v>
       </c>
       <c r="M82" s="36">
-        <v>1425434.9</v>
+        <v>1430593.9900000002</v>
       </c>
       <c r="N82" s="36">
-        <v>634.37245215843348</v>
+        <v>634.69121118012436</v>
       </c>
       <c r="O82" s="23"/>
     </row>
     <row r="83" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="51" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="25"/>
       <c r="D83" s="52">
-        <v>1303</v>
+        <v>1641</v>
       </c>
       <c r="E83" s="53">
-        <v>814681.85</v>
+        <v>1007471.8500000001</v>
       </c>
       <c r="F83" s="53">
-        <v>625.23549501151183</v>
+        <v>613.93775137111527</v>
       </c>
       <c r="G83" s="28"/>
       <c r="H83" s="52">
-        <v>1175</v>
+        <v>828</v>
       </c>
       <c r="I83" s="53">
-        <v>836784.07</v>
+        <v>587234.35</v>
       </c>
       <c r="J83" s="53">
-        <v>712.15665531914885</v>
+        <v>709.22022946859897</v>
       </c>
       <c r="K83" s="28"/>
       <c r="L83" s="52">
-        <v>2478</v>
+        <v>2469</v>
       </c>
       <c r="M83" s="53">
-        <v>1651465.92</v>
+        <v>1594706.2000000002</v>
       </c>
       <c r="N83" s="53">
-        <v>666.45113801452783</v>
+        <v>645.89153503442697</v>
       </c>
       <c r="O83" s="23"/>
     </row>
     <row r="84" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="9"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="43"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="43"/>
       <c r="N84" s="9"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3"/>
       <c r="B85" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="55"/>
       <c r="D85" s="56">
-        <v>296749</v>
+        <v>298415</v>
       </c>
       <c r="E85" s="57">
-        <v>183445145.94</v>
+        <v>183269827.29999998</v>
       </c>
       <c r="F85" s="58">
-        <v>618.18286140812609</v>
+        <v>614.1441526062697</v>
       </c>
       <c r="G85" s="59">
         <v>0</v>
       </c>
       <c r="H85" s="56">
-        <v>166259</v>
+        <v>164932</v>
       </c>
       <c r="I85" s="57">
-        <v>114288792.27</v>
+        <v>113236830.47999997</v>
       </c>
       <c r="J85" s="58">
-        <v>687.4141686765829</v>
+        <v>686.56676982028944</v>
       </c>
       <c r="K85" s="59"/>
       <c r="L85" s="56">
-        <v>463008</v>
+        <v>463347</v>
       </c>
       <c r="M85" s="57">
-        <v>297733938.20999998</v>
+        <v>296506657.77999997</v>
       </c>
       <c r="N85" s="58">
-        <v>643.04275133475016</v>
+        <v>639.92355142042561</v>
       </c>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="43"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="9"/>
       <c r="O86" s="3"/>
     </row>
     <row r="87" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="60"/>
     </row>
     <row r="88" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
     </row>
     <row r="89" spans="1:16" s="61" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="62"/>
       <c r="F89" s="63">
         <v>0</v>
       </c>
       <c r="G89" s="64"/>
       <c r="H89" s="64"/>
     </row>
     <row r="90" spans="1:16" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="65"/>
       <c r="B90" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="66"/>
       <c r="E90" s="66"/>
       <c r="F90" s="63">
-        <v>297733938.20999998</v>
+        <v>296506657.77999997</v>
       </c>
       <c r="G90" s="67"/>
       <c r="H90" s="67"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="L90" s="68"/>
       <c r="M90" s="68"/>
       <c r="N90" s="68"/>
       <c r="O90" s="68"/>
       <c r="P90" s="69"/>
     </row>
     <row r="91" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="70"/>
       <c r="D91" s="71"/>
       <c r="E91" s="71"/>
       <c r="P91" s="72"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="B92" s="73"/>
+      <c r="B92" s="73" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B93" s="74"/>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B95" s="75"/>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B96" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="J4:N4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" copies="13" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>