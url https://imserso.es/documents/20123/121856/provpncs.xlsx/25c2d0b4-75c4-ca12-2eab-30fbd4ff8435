--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5742ADA6-EA85-4316-B1EE-F505CB299322}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F25EA4E2-D8B4-411A-85CB-EC0A65525B49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{343F3901-E0C0-496C-9FD9-E2FC2A0EF744}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5F3AAA6D-FF1D-454F-9376-A20DDD976F48}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PROV. 2026 A2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="84">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 2</t>
   </si>
   <si>
     <t>P E N S I O N E S  N O  C O N T R I B U T I V A S  D E  L A  S E G U R I D A D  S O C I A L</t>
   </si>
   <si>
     <t>PENSIONES E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>FEBRERO</t>
+    <t>ABRIL</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>TOTAL JUBILACIÓN E INCAPACIDAD</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>IMPORTE</t>
   </si>
   <si>
     <t>PROMEDIO</t>
   </si>
@@ -815,52 +815,52 @@
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{CF4D71E4-5876-4164-9A62-54DF0C1320B5}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{872C69FF-F10B-4FD4-887D-7D967B1BD3C3}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{161A3E1F-E98A-4BB3-85BC-ABA094E713D8}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{A3209FCF-442F-4822-AF41-14A2001B689F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1182,54 +1182,56 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C5238F6-029C-4F33-874A-D07C54B9F01B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DDDC335-E3FC-4942-AA34-93951C7DDF8F}">
   <dimension ref="A1:Q96"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="5.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
@@ -1404,1335 +1406,1335 @@
     </row>
     <row r="9" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="26">
-        <v>57240</v>
+        <v>57849</v>
       </c>
       <c r="E10" s="27">
-        <v>34969443.420000002</v>
+        <v>37823222.090000004</v>
       </c>
       <c r="F10" s="27">
-        <v>610.92668448637323</v>
+        <v>653.82672284741318</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="26">
-        <v>36210</v>
+        <v>36249</v>
       </c>
       <c r="I10" s="27">
-        <v>25059204.810000002</v>
+        <v>26020889.890000001</v>
       </c>
       <c r="J10" s="27">
-        <v>692.05205219552613</v>
+        <v>717.8374545504704</v>
       </c>
       <c r="K10" s="28"/>
       <c r="L10" s="26">
-        <v>93450</v>
+        <v>94098</v>
       </c>
       <c r="M10" s="27">
-        <v>60028648.230000004</v>
+        <v>63844111.980000004</v>
       </c>
       <c r="N10" s="27">
-        <v>642.36113675762442</v>
+        <v>678.4853235988013</v>
       </c>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="31">
-        <v>4153</v>
+        <v>4167</v>
       </c>
       <c r="E11" s="32">
-        <v>2593696.6599999997</v>
+        <v>2723546.5100000002</v>
       </c>
       <c r="F11" s="32">
-        <v>624.53567541536233</v>
+        <v>653.59887449004088</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31">
-        <v>2382</v>
+        <v>2372</v>
       </c>
       <c r="I11" s="32">
-        <v>1707585.86</v>
+        <v>1684239.83</v>
       </c>
       <c r="J11" s="32">
-        <v>716.87063811922758</v>
+        <v>710.05051854974704</v>
       </c>
       <c r="K11" s="28"/>
       <c r="L11" s="31">
-        <v>6535</v>
+        <v>6539</v>
       </c>
       <c r="M11" s="32">
-        <v>4301282.5199999996</v>
+        <v>4407786.34</v>
       </c>
       <c r="N11" s="32">
-        <v>658.19166335118587</v>
+        <v>674.07651628689405</v>
       </c>
       <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="31">
-        <v>10106</v>
+        <v>10228</v>
       </c>
       <c r="E12" s="32">
-        <v>6058755.4400000004</v>
+        <v>7006545.2599999998</v>
       </c>
       <c r="F12" s="32">
-        <v>599.52062537106679</v>
+        <v>685.03571177160734</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31">
-        <v>6587</v>
+        <v>6592</v>
       </c>
       <c r="I12" s="32">
-        <v>4390247.6900000004</v>
+        <v>4749995.01</v>
       </c>
       <c r="J12" s="32">
-        <v>666.50185061484751</v>
+        <v>720.56963137135915</v>
       </c>
       <c r="K12" s="28"/>
       <c r="L12" s="31">
-        <v>16693</v>
+        <v>16820</v>
       </c>
       <c r="M12" s="32">
-        <v>10449003.130000001</v>
+        <v>11756540.27</v>
       </c>
       <c r="N12" s="32">
-        <v>625.9511849278141</v>
+        <v>698.96196611177163</v>
       </c>
       <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="31">
-        <v>5027</v>
+        <v>5139</v>
       </c>
       <c r="E13" s="32">
-        <v>2969324.5</v>
+        <v>3257673.04</v>
       </c>
       <c r="F13" s="32">
-        <v>590.6752536303959</v>
+        <v>633.91185833819804</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31">
-        <v>3290</v>
+        <v>3315</v>
       </c>
       <c r="I13" s="32">
-        <v>2269959.65</v>
+        <v>2352782.85</v>
       </c>
       <c r="J13" s="32">
-        <v>689.95734042553192</v>
+        <v>709.73841628959281</v>
       </c>
       <c r="K13" s="28"/>
       <c r="L13" s="31">
-        <v>8317</v>
+        <v>8454</v>
       </c>
       <c r="M13" s="32">
-        <v>5239284.1500000004</v>
+        <v>5610455.8900000006</v>
       </c>
       <c r="N13" s="32">
-        <v>629.94879764338111</v>
+        <v>663.64512538443353</v>
       </c>
       <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="31">
-        <v>5271</v>
+        <v>5305</v>
       </c>
       <c r="E14" s="32">
-        <v>3181238.28</v>
+        <v>3338491.6799999997</v>
       </c>
       <c r="F14" s="32">
-        <v>603.53600455321566</v>
+        <v>629.3104015080113</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31">
-        <v>3835</v>
+        <v>3834</v>
       </c>
       <c r="I14" s="32">
-        <v>2668224.13</v>
+        <v>2737148.93</v>
       </c>
       <c r="J14" s="32">
-        <v>695.75596610169487</v>
+        <v>713.91469222743876</v>
       </c>
       <c r="K14" s="28"/>
       <c r="L14" s="31">
-        <v>9106</v>
+        <v>9139</v>
       </c>
       <c r="M14" s="32">
-        <v>5849462.4100000001</v>
+        <v>6075640.6099999994</v>
       </c>
       <c r="N14" s="32">
-        <v>642.37452339117067</v>
+        <v>664.80365576102406</v>
       </c>
       <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="31">
-        <v>3373</v>
+        <v>3406</v>
       </c>
       <c r="E15" s="32">
-        <v>2040185.12</v>
+        <v>2104326.71</v>
       </c>
       <c r="F15" s="32">
-        <v>604.85772902460724</v>
+        <v>617.82933352906639</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31">
         <v>3113</v>
       </c>
       <c r="I15" s="32">
-        <v>2134373.2400000002</v>
+        <v>2115425.58</v>
       </c>
       <c r="J15" s="32">
-        <v>685.63226469643439</v>
+        <v>679.54564086090591</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="31">
-        <v>6486</v>
+        <v>6519</v>
       </c>
       <c r="M15" s="32">
-        <v>4174558.3600000003</v>
+        <v>4219752.29</v>
       </c>
       <c r="N15" s="32">
-        <v>643.62601911810054</v>
+        <v>647.30055069795981</v>
       </c>
       <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="31">
-        <v>2816</v>
+        <v>2846</v>
       </c>
       <c r="E16" s="32">
-        <v>1905084.58</v>
+        <v>1982099.85</v>
       </c>
       <c r="F16" s="32">
-        <v>676.52151278409099</v>
+        <v>696.45110681658468</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31">
-        <v>2205</v>
+        <v>2196</v>
       </c>
       <c r="I16" s="32">
-        <v>1572512.42</v>
+        <v>1617077.48</v>
       </c>
       <c r="J16" s="32">
-        <v>713.15756009070287</v>
+        <v>736.37408014571952</v>
       </c>
       <c r="K16" s="28"/>
       <c r="L16" s="31">
-        <v>5021</v>
+        <v>5042</v>
       </c>
       <c r="M16" s="32">
-        <v>3477597</v>
+        <v>3599177.33</v>
       </c>
       <c r="N16" s="32">
-        <v>692.610436168094</v>
+        <v>713.839216580722</v>
       </c>
       <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="31">
-        <v>13806</v>
+        <v>13977</v>
       </c>
       <c r="E17" s="32">
-        <v>8235225.1100000003</v>
+        <v>8890620.2899999991</v>
       </c>
       <c r="F17" s="32">
-        <v>596.49609662465593</v>
+        <v>636.08931029548535</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31">
-        <v>6376</v>
+        <v>6387</v>
       </c>
       <c r="I17" s="32">
-        <v>4290874.71</v>
+        <v>4566655.6399999997</v>
       </c>
       <c r="J17" s="32">
-        <v>672.9728215181932</v>
+        <v>714.992271802098</v>
       </c>
       <c r="K17" s="28"/>
       <c r="L17" s="31">
-        <v>20182</v>
+        <v>20364</v>
       </c>
       <c r="M17" s="32">
-        <v>12526099.82</v>
+        <v>13457275.93</v>
       </c>
       <c r="N17" s="32">
-        <v>620.65701218907941</v>
+        <v>660.83657090944803</v>
       </c>
       <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="31">
-        <v>12688</v>
+        <v>12781</v>
       </c>
       <c r="E18" s="32">
-        <v>7985933.7300000004</v>
+        <v>8519918.75</v>
       </c>
       <c r="F18" s="32">
-        <v>629.40839612232037</v>
+        <v>666.60814881464671</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31">
-        <v>8422</v>
+        <v>8440</v>
       </c>
       <c r="I18" s="32">
-        <v>6025427.1100000003</v>
+        <v>6197564.5700000003</v>
       </c>
       <c r="J18" s="32">
-        <v>715.43898242697696</v>
+        <v>734.30859834123225</v>
       </c>
       <c r="K18" s="28"/>
       <c r="L18" s="31">
-        <v>21110</v>
+        <v>21221</v>
       </c>
       <c r="M18" s="32">
-        <v>14011360.84</v>
+        <v>14717483.32</v>
       </c>
       <c r="N18" s="32">
-        <v>663.73097299857886</v>
+        <v>693.53392017341309</v>
       </c>
       <c r="O18" s="23"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="35">
-        <v>5071</v>
+        <v>5109</v>
       </c>
       <c r="E19" s="36">
-        <v>3123285.44</v>
+        <v>3159604.3899999997</v>
       </c>
       <c r="F19" s="36">
-        <v>615.91114967462033</v>
+        <v>618.43890976707769</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="35">
-        <v>2342</v>
+        <v>2357</v>
       </c>
       <c r="I19" s="36">
-        <v>1621269.82</v>
+        <v>1641604.03</v>
       </c>
       <c r="J19" s="36">
-        <v>692.25867634500435</v>
+        <v>696.48028425965208</v>
       </c>
       <c r="K19" s="28"/>
       <c r="L19" s="35">
-        <v>7413</v>
+        <v>7466</v>
       </c>
       <c r="M19" s="36">
-        <v>4744555.26</v>
+        <v>4801208.42</v>
       </c>
       <c r="N19" s="36">
-        <v>640.0317361392149</v>
+        <v>643.07640235735334</v>
       </c>
       <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="31">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="E20" s="32">
-        <v>633823.47</v>
+        <v>637952.67999999993</v>
       </c>
       <c r="F20" s="32">
-        <v>612.38982608695653</v>
+        <v>614.0064292589027</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="I20" s="32">
-        <v>368458.56</v>
+        <v>374313.42</v>
       </c>
       <c r="J20" s="32">
-        <v>679.81284132841324</v>
+        <v>686.81361467889906</v>
       </c>
       <c r="K20" s="28"/>
       <c r="L20" s="31">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="M20" s="32">
-        <v>1002282.03</v>
+        <v>1012266.0999999999</v>
       </c>
       <c r="N20" s="32">
-        <v>635.56247939124921</v>
+        <v>639.05688131313127</v>
       </c>
       <c r="O20" s="23"/>
     </row>
     <row r="21" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="31">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="E21" s="32">
-        <v>268180.39</v>
+        <v>277247.51</v>
       </c>
       <c r="F21" s="32">
-        <v>616.50664367816091</v>
+        <v>623.02811235955062</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I21" s="32">
-        <v>120356.72</v>
+        <v>116897.78</v>
       </c>
       <c r="J21" s="32">
-        <v>691.70528735632183</v>
+        <v>675.70971098265898</v>
       </c>
       <c r="K21" s="28"/>
       <c r="L21" s="31">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="M21" s="32">
-        <v>388537.11</v>
+        <v>394145.29000000004</v>
       </c>
       <c r="N21" s="32">
-        <v>637.99197044334971</v>
+        <v>637.77555016181236</v>
       </c>
       <c r="O21" s="23"/>
     </row>
     <row r="22" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="31">
-        <v>3601</v>
+        <v>3625</v>
       </c>
       <c r="E22" s="32">
-        <v>2221281.58</v>
+        <v>2244404.2000000002</v>
       </c>
       <c r="F22" s="32">
-        <v>616.85131352402118</v>
+        <v>619.14598620689662</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31">
-        <v>1626</v>
+        <v>1639</v>
       </c>
       <c r="I22" s="32">
-        <v>1132454.54</v>
+        <v>1150392.83</v>
       </c>
       <c r="J22" s="32">
-        <v>696.46650676506772</v>
+        <v>701.88702257474074</v>
       </c>
       <c r="K22" s="28"/>
       <c r="L22" s="31">
-        <v>5227</v>
+        <v>5264</v>
       </c>
       <c r="M22" s="32">
-        <v>3353736.12</v>
+        <v>3394797.0300000003</v>
       </c>
       <c r="N22" s="32">
-        <v>641.61777692749195</v>
+        <v>644.9082503799392</v>
       </c>
       <c r="O22" s="23"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="35">
-        <v>6028</v>
+        <v>6102</v>
       </c>
       <c r="E23" s="36">
-        <v>4079917.03</v>
+        <v>3994742.0100000002</v>
       </c>
       <c r="F23" s="36">
-        <v>676.82764266755134</v>
+        <v>654.66109636184865</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="35">
-        <v>3224</v>
+        <v>3214</v>
       </c>
       <c r="I23" s="36">
-        <v>2382050.98</v>
+        <v>2240515.4900000002</v>
       </c>
       <c r="J23" s="36">
-        <v>738.84955955334988</v>
+        <v>697.11122899813324</v>
       </c>
       <c r="K23" s="28"/>
       <c r="L23" s="35">
-        <v>9252</v>
+        <v>9316</v>
       </c>
       <c r="M23" s="36">
-        <v>6461968.0099999998</v>
+        <v>6235257.5</v>
       </c>
       <c r="N23" s="36">
-        <v>698.44012213575445</v>
+        <v>669.3063009875483</v>
       </c>
       <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="35">
-        <v>5929</v>
+        <v>6006</v>
       </c>
       <c r="E24" s="36">
-        <v>3636945.7</v>
+        <v>3761196.9899999998</v>
       </c>
       <c r="F24" s="36">
-        <v>613.41637712936415</v>
+        <v>626.23992507492505</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="35">
-        <v>2332</v>
+        <v>2316</v>
       </c>
       <c r="I24" s="36">
-        <v>1626201.54</v>
+        <v>1637608.77</v>
       </c>
       <c r="J24" s="36">
-        <v>697.34199828473413</v>
+        <v>707.08496113989634</v>
       </c>
       <c r="K24" s="28"/>
       <c r="L24" s="35">
-        <v>8261</v>
+        <v>8322</v>
       </c>
       <c r="M24" s="36">
-        <v>5263147.24</v>
+        <v>5398805.7599999998</v>
       </c>
       <c r="N24" s="36">
-        <v>637.107764193197</v>
+        <v>648.73897620764239</v>
       </c>
       <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="35">
-        <v>25587</v>
+        <v>25649</v>
       </c>
       <c r="E25" s="36">
-        <v>15835413.469999999</v>
+        <v>16009451.439999999</v>
       </c>
       <c r="F25" s="36">
-        <v>618.88511626998081</v>
+        <v>624.17448789426487</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="35">
-        <v>16089</v>
+        <v>16095</v>
       </c>
       <c r="I25" s="36">
-        <v>10659013.649999999</v>
+        <v>11003427.9</v>
       </c>
       <c r="J25" s="36">
-        <v>662.50317919075133</v>
+        <v>683.65504193849029</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="35">
-        <v>41676</v>
+        <v>41744</v>
       </c>
       <c r="M25" s="36">
-        <v>26494427.119999997</v>
+        <v>27012879.34</v>
       </c>
       <c r="N25" s="36">
-        <v>635.72384873788269</v>
+        <v>647.10807157914905</v>
       </c>
       <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="25"/>
       <c r="D26" s="31">
-        <v>11456</v>
+        <v>11490</v>
       </c>
       <c r="E26" s="32">
-        <v>6947000.6699999999</v>
+        <v>7025432.9799999995</v>
       </c>
       <c r="F26" s="32">
-        <v>606.40718138966474</v>
+        <v>611.43890165361177</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="31">
-        <v>6282</v>
+        <v>6311</v>
       </c>
       <c r="I26" s="32">
-        <v>4120503.51</v>
+        <v>4200282.92</v>
       </c>
       <c r="J26" s="32">
-        <v>655.92223973256921</v>
+        <v>665.5495040405641</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="31">
-        <v>17738</v>
+        <v>17801</v>
       </c>
       <c r="M26" s="32">
-        <v>11067504.18</v>
+        <v>11225715.899999999</v>
       </c>
       <c r="N26" s="32">
-        <v>623.94318299695567</v>
+        <v>630.62276838379853</v>
       </c>
       <c r="O26" s="23"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="31">
-        <v>14131</v>
+        <v>14159</v>
       </c>
       <c r="E27" s="32">
-        <v>8888412.8000000007</v>
+        <v>8984018.459999999</v>
       </c>
       <c r="F27" s="32">
-        <v>629.00097657632159</v>
+        <v>634.50939049367889</v>
       </c>
       <c r="G27" s="38"/>
       <c r="H27" s="31">
-        <v>9807</v>
+        <v>9784</v>
       </c>
       <c r="I27" s="32">
-        <v>6538510.1399999997</v>
+        <v>6803144.9800000004</v>
       </c>
       <c r="J27" s="32">
-        <v>666.71868461303143</v>
+        <v>695.33370605069501</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="31">
-        <v>23938</v>
+        <v>23943</v>
       </c>
       <c r="M27" s="32">
-        <v>15426922.940000001</v>
+        <v>15787163.439999999</v>
       </c>
       <c r="N27" s="32">
-        <v>644.45329350822965</v>
+        <v>659.36446727644818</v>
       </c>
       <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="35">
-        <v>4462</v>
+        <v>4525</v>
       </c>
       <c r="E28" s="36">
-        <v>2707167.87</v>
+        <v>2755027.45</v>
       </c>
       <c r="F28" s="36">
-        <v>606.71624159569706</v>
+        <v>608.84584530386746</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="35">
-        <v>2817</v>
+        <v>2823</v>
       </c>
       <c r="I28" s="36">
-        <v>1964819.23</v>
+        <v>1973766.9</v>
       </c>
       <c r="J28" s="36">
-        <v>697.48641462548812</v>
+        <v>699.17353878852282</v>
       </c>
       <c r="K28" s="28"/>
       <c r="L28" s="35">
-        <v>7279</v>
+        <v>7348</v>
       </c>
       <c r="M28" s="36">
-        <v>4671987.0999999996</v>
+        <v>4728794.3499999996</v>
       </c>
       <c r="N28" s="36">
-        <v>641.84463525209503</v>
+        <v>643.54849618943922</v>
       </c>
       <c r="O28" s="23"/>
     </row>
     <row r="29" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="35">
-        <v>13998</v>
+        <v>14156</v>
       </c>
       <c r="E29" s="36">
-        <v>8667955.5500000007</v>
+        <v>8827696.2599999998</v>
       </c>
       <c r="F29" s="36">
-        <v>619.22814330618667</v>
+        <v>623.60103560327775</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="35">
-        <v>7812</v>
+        <v>7823</v>
       </c>
       <c r="I29" s="36">
-        <v>5350344.54</v>
+        <v>5380869.29</v>
       </c>
       <c r="J29" s="36">
-        <v>684.88793394777269</v>
+        <v>687.82682986066732</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="35">
-        <v>21810</v>
+        <v>21979</v>
       </c>
       <c r="M29" s="36">
-        <v>14018300.09</v>
+        <v>14208565.550000001</v>
       </c>
       <c r="N29" s="36">
-        <v>642.74645071068312</v>
+        <v>646.46096501205704</v>
       </c>
       <c r="O29" s="23"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="31">
-        <v>1233</v>
+        <v>1260</v>
       </c>
       <c r="E30" s="32">
-        <v>760817.2</v>
+        <v>780398.21000000008</v>
       </c>
       <c r="F30" s="32">
-        <v>617.04557988645581</v>
+        <v>619.36365873015882</v>
       </c>
       <c r="G30" s="38"/>
       <c r="H30" s="31">
-        <v>770</v>
+        <v>789</v>
       </c>
       <c r="I30" s="32">
-        <v>528498.19999999995</v>
+        <v>554040.68999999994</v>
       </c>
       <c r="J30" s="32">
-        <v>686.36129870129867</v>
+        <v>702.20619771863107</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="31">
-        <v>2003</v>
+        <v>2049</v>
       </c>
       <c r="M30" s="32">
-        <v>1289315.3999999999</v>
+        <v>1334438.8999999999</v>
       </c>
       <c r="N30" s="32">
-        <v>643.69216175736392</v>
+        <v>651.26349438750606</v>
       </c>
       <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="31">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="E31" s="32">
-        <v>891128.45</v>
+        <v>921893.27999999991</v>
       </c>
       <c r="F31" s="32">
-        <v>627.99749823819593</v>
+        <v>648.30751054852317</v>
       </c>
       <c r="G31" s="38"/>
       <c r="H31" s="31">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="I31" s="32">
-        <v>751327.54</v>
+        <v>753254.82</v>
       </c>
       <c r="J31" s="32">
-        <v>678.70599819331528</v>
+        <v>677.99713771377128</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="31">
-        <v>2526</v>
+        <v>2533</v>
       </c>
       <c r="M31" s="32">
-        <v>1642455.99</v>
+        <v>1675148.0999999999</v>
       </c>
       <c r="N31" s="32">
-        <v>650.22010688836099</v>
+        <v>661.32968811685748</v>
       </c>
       <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="31">
-        <v>2546</v>
+        <v>2579</v>
       </c>
       <c r="E32" s="32">
-        <v>1574724.5699999998</v>
+        <v>1603518.7599999998</v>
       </c>
       <c r="F32" s="32">
-        <v>618.509257659073</v>
+        <v>621.75989143078709</v>
       </c>
       <c r="G32" s="38"/>
       <c r="H32" s="31">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="I32" s="32">
-        <v>997153.29</v>
+        <v>998910.39</v>
       </c>
       <c r="J32" s="32">
-        <v>685.32872164948458</v>
+        <v>683.71689938398356</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="31">
-        <v>4001</v>
+        <v>4040</v>
       </c>
       <c r="M32" s="32">
-        <v>2571877.86</v>
+        <v>2602429.15</v>
       </c>
       <c r="N32" s="32">
-        <v>642.8087628092976</v>
+        <v>644.16563118811882</v>
       </c>
       <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="31">
-        <v>1090</v>
+        <v>1104</v>
       </c>
       <c r="E33" s="32">
-        <v>674092.84</v>
+        <v>692506.15999999992</v>
       </c>
       <c r="F33" s="32">
-        <v>618.43379816513755</v>
+        <v>627.27007246376809</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="31">
         <v>604</v>
       </c>
       <c r="I33" s="32">
-        <v>413843.52</v>
+        <v>412803.5</v>
       </c>
       <c r="J33" s="32">
-        <v>685.17139072847681</v>
+        <v>683.44950331125824</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="31">
-        <v>1694</v>
+        <v>1708</v>
       </c>
       <c r="M33" s="32">
-        <v>1087936.3599999999</v>
+        <v>1105309.6599999999</v>
       </c>
       <c r="N33" s="32">
-        <v>642.229256198347</v>
+        <v>647.13680327868849</v>
       </c>
       <c r="O33" s="23"/>
     </row>
     <row r="34" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="31">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="E34" s="32">
-        <v>1553244.27</v>
+        <v>1577840.18</v>
       </c>
       <c r="F34" s="32">
-        <v>614.90271971496441</v>
+        <v>623.40583958909519</v>
       </c>
       <c r="G34" s="38"/>
       <c r="H34" s="31">
         <v>1402</v>
       </c>
       <c r="I34" s="32">
-        <v>989180.53</v>
+        <v>991673.06</v>
       </c>
       <c r="J34" s="32">
-        <v>705.54959343794576</v>
+        <v>707.3274322396577</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="31">
-        <v>3928</v>
+        <v>3933</v>
       </c>
       <c r="M34" s="32">
-        <v>2542424.7999999998</v>
+        <v>2569513.2400000002</v>
       </c>
       <c r="N34" s="32">
-        <v>647.25682281059062</v>
+        <v>653.32144419018562</v>
       </c>
       <c r="O34" s="23"/>
     </row>
     <row r="35" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="31">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="E35" s="32">
-        <v>381988.74</v>
+        <v>397141.48000000004</v>
       </c>
       <c r="F35" s="32">
-        <v>617.10620355411959</v>
+        <v>623.45601255886982</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="31">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="I35" s="32">
-        <v>234959.99</v>
+        <v>239787.74</v>
       </c>
       <c r="J35" s="32">
-        <v>667.49997159090901</v>
+        <v>687.07088825214896</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="31">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="M35" s="32">
-        <v>616948.73</v>
+        <v>636929.22</v>
       </c>
       <c r="N35" s="32">
-        <v>635.3745932028836</v>
+        <v>645.97283975659229</v>
       </c>
       <c r="O35" s="23"/>
     </row>
     <row r="36" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="31">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E36" s="32">
-        <v>208981.08</v>
+        <v>212891.79</v>
       </c>
       <c r="F36" s="32">
-        <v>631.36277945619327</v>
+        <v>633.60651785714288</v>
       </c>
       <c r="G36" s="38"/>
       <c r="H36" s="31">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I36" s="32">
-        <v>82216.350000000006</v>
+        <v>86684.52</v>
       </c>
       <c r="J36" s="32">
-        <v>685.13625000000002</v>
+        <v>704.75219512195122</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="31">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="M36" s="32">
-        <v>291197.43</v>
+        <v>299576.31</v>
       </c>
       <c r="N36" s="32">
-        <v>645.67057649667402</v>
+        <v>652.67169934640526</v>
       </c>
       <c r="O36" s="23"/>
     </row>
     <row r="37" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="31">
-        <v>2837</v>
+        <v>2870</v>
       </c>
       <c r="E37" s="32">
-        <v>1767557.04</v>
+        <v>1763557.1199999999</v>
       </c>
       <c r="F37" s="32">
-        <v>623.03737751145582</v>
+        <v>614.47983275261322</v>
       </c>
       <c r="G37" s="38"/>
       <c r="H37" s="31">
-        <v>1304</v>
+        <v>1289</v>
       </c>
       <c r="I37" s="32">
-        <v>883290.48</v>
+        <v>869447.43</v>
       </c>
       <c r="J37" s="32">
-        <v>677.37</v>
+        <v>674.51313421256793</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="31">
-        <v>4141</v>
+        <v>4159</v>
       </c>
       <c r="M37" s="32">
-        <v>2650847.52</v>
+        <v>2633004.5499999998</v>
       </c>
       <c r="N37" s="32">
-        <v>640.14670852451104</v>
+        <v>633.08597018514058</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="30" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="31">
-        <v>1397</v>
+        <v>1417</v>
       </c>
       <c r="E38" s="32">
-        <v>855421.36</v>
+        <v>877949.28</v>
       </c>
       <c r="F38" s="32">
-        <v>612.32738725841091</v>
+        <v>619.58311926605506</v>
       </c>
       <c r="G38" s="38"/>
       <c r="H38" s="31">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="I38" s="32">
-        <v>469874.64</v>
+        <v>474267.14</v>
       </c>
       <c r="J38" s="32">
-        <v>673.1728366762178</v>
+        <v>682.39876258992808</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="31">
-        <v>2095</v>
+        <v>2112</v>
       </c>
       <c r="M38" s="32">
-        <v>1325296</v>
+        <v>1352216.42</v>
       </c>
       <c r="N38" s="32">
-        <v>632.59952267303106</v>
+        <v>640.25398674242422</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="25"/>
       <c r="D39" s="35">
-        <v>12026</v>
+        <v>12179</v>
       </c>
       <c r="E39" s="36">
-        <v>7411072.040000001</v>
+        <v>7565552.2400000002</v>
       </c>
       <c r="F39" s="36">
-        <v>616.25411940794947</v>
+        <v>621.19650546021842</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="35">
-        <v>8297</v>
+        <v>8337</v>
       </c>
       <c r="I39" s="36">
-        <v>5732722.1400000006</v>
+        <v>5803847.8300000001</v>
       </c>
       <c r="J39" s="36">
-        <v>690.93915150054238</v>
+        <v>696.15543121026747</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="35">
-        <v>20323</v>
+        <v>20516</v>
       </c>
       <c r="M39" s="36">
-        <v>13143794.180000002</v>
+        <v>13369400.07</v>
       </c>
       <c r="N39" s="36">
-        <v>646.74478079023777</v>
+        <v>651.65724653928646</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="39"/>
       <c r="D40" s="31">
-        <v>2318</v>
+        <v>2346</v>
       </c>
       <c r="E40" s="32">
-        <v>1412920.77</v>
+        <v>1420545.48</v>
       </c>
       <c r="F40" s="32">
-        <v>609.54304141501291</v>
+        <v>605.51810741687984</v>
       </c>
       <c r="G40" s="38"/>
       <c r="H40" s="31">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="I40" s="32">
-        <v>1362642.02</v>
+        <v>1359489.78</v>
       </c>
       <c r="J40" s="32">
-        <v>679.96108782435135</v>
+        <v>677.71175473579262</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="31">
-        <v>4322</v>
+        <v>4352</v>
       </c>
       <c r="M40" s="32">
-        <v>2775562.79</v>
+        <v>2780035.26</v>
       </c>
       <c r="N40" s="32">
-        <v>642.19407450254516</v>
+        <v>638.7948667279411</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="31">
-        <v>3139</v>
+        <v>3212</v>
       </c>
       <c r="E41" s="32">
-        <v>1898074.9000000001</v>
+        <v>1978895.3199999998</v>
       </c>
       <c r="F41" s="32">
-        <v>604.67502389295953</v>
+        <v>616.09443337484424</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="31">
-        <v>2030</v>
+        <v>2057</v>
       </c>
       <c r="I41" s="32">
-        <v>1407227.01</v>
+        <v>1436641.92</v>
       </c>
       <c r="J41" s="32">
-        <v>693.21527586206901</v>
+        <v>698.41610111813316</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="31">
-        <v>5169</v>
+        <v>5269</v>
       </c>
       <c r="M41" s="32">
-        <v>3305301.91</v>
+        <v>3415537.2399999998</v>
       </c>
       <c r="N41" s="32">
-        <v>639.44707100019355</v>
+        <v>648.23253748339334</v>
       </c>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25"/>
       <c r="B42" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="39"/>
       <c r="D42" s="31">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="E42" s="32">
-        <v>720790.02</v>
+        <v>711752.94</v>
       </c>
       <c r="F42" s="32">
-        <v>627.86587108013941</v>
+        <v>616.23631168831162</v>
       </c>
       <c r="G42" s="38"/>
       <c r="H42" s="31">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="I42" s="32">
-        <v>692604.66</v>
+        <v>709977.3</v>
       </c>
       <c r="J42" s="32">
-        <v>692.60466000000008</v>
+        <v>704.34255952380954</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="31">
-        <v>2148</v>
+        <v>2163</v>
       </c>
       <c r="M42" s="32">
-        <v>1413394.6800000002</v>
+        <v>1421730.24</v>
       </c>
       <c r="N42" s="32">
-        <v>658.00497206703915</v>
+        <v>657.29553398058249</v>
       </c>
       <c r="O42" s="25"/>
     </row>
     <row r="43" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="31">
-        <v>1009</v>
+        <v>1025</v>
       </c>
       <c r="E43" s="32">
-        <v>635067.17999999993</v>
+        <v>637772.83000000007</v>
       </c>
       <c r="F43" s="32">
-        <v>629.40255698711587</v>
+        <v>622.21739512195131</v>
       </c>
       <c r="G43" s="38"/>
       <c r="H43" s="31">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="I43" s="32">
-        <v>472502.43</v>
+        <v>476544.12</v>
       </c>
       <c r="J43" s="32">
-        <v>701.04218100890205</v>
+        <v>703.90564254062042</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="31">
-        <v>1683</v>
+        <v>1702</v>
       </c>
       <c r="M43" s="32">
-        <v>1107569.6099999999</v>
+        <v>1114316.9500000002</v>
       </c>
       <c r="N43" s="32">
-        <v>658.09245989304804</v>
+        <v>654.71031139835497</v>
       </c>
       <c r="O43" s="23"/>
     </row>
     <row r="44" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="41">
-        <v>4412</v>
+        <v>4441</v>
       </c>
       <c r="E44" s="42">
-        <v>2744219.17</v>
+        <v>2816585.67</v>
       </c>
       <c r="F44" s="42">
-        <v>621.98983907524928</v>
+        <v>634.22329880657503</v>
       </c>
       <c r="G44" s="38"/>
       <c r="H44" s="41">
         <v>2589</v>
       </c>
       <c r="I44" s="42">
-        <v>1797746.02</v>
+        <v>1821194.71</v>
       </c>
       <c r="J44" s="42">
-        <v>694.37853225183471</v>
+        <v>703.43557744302814</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="41">
-        <v>7001</v>
+        <v>7030</v>
       </c>
       <c r="M44" s="42">
-        <v>4541965.1899999995</v>
+        <v>4637780.38</v>
       </c>
       <c r="N44" s="42">
-        <v>648.75949007284669</v>
+        <v>659.71271408250357</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="9"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="43"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="43"/>
       <c r="N45" s="44" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
@@ -2945,1145 +2947,1145 @@
     </row>
     <row r="56" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="43"/>
       <c r="E56" s="48"/>
       <c r="F56" s="43"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="43"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="43"/>
       <c r="N56" s="9"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25"/>
       <c r="B57" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="25"/>
       <c r="D57" s="26">
-        <v>44664</v>
+        <v>44946</v>
       </c>
       <c r="E57" s="27">
-        <v>26891049.100000001</v>
+        <v>27247870.82</v>
       </c>
       <c r="F57" s="27">
-        <v>602.07435742432392</v>
+        <v>606.2357233124194</v>
       </c>
       <c r="G57" s="28"/>
       <c r="H57" s="26">
-        <v>24945</v>
+        <v>24999</v>
       </c>
       <c r="I57" s="27">
-        <v>16902801.089999996</v>
+        <v>17166950.789999999</v>
       </c>
       <c r="J57" s="27">
-        <v>677.60276969332517</v>
+        <v>686.70549981999272</v>
       </c>
       <c r="K57" s="28"/>
       <c r="L57" s="26">
-        <v>69609</v>
+        <v>69945</v>
       </c>
       <c r="M57" s="27">
-        <v>43793850.189999998</v>
+        <v>44414821.609999999</v>
       </c>
       <c r="N57" s="27">
-        <v>629.14063109655353</v>
+        <v>634.99637729644724</v>
       </c>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="39"/>
       <c r="D58" s="31">
-        <v>31968</v>
+        <v>32144</v>
       </c>
       <c r="E58" s="32">
-        <v>19247274.27</v>
+        <v>19492717.140000001</v>
       </c>
       <c r="F58" s="32">
-        <v>602.0794003378378</v>
+        <v>606.41852725236436</v>
       </c>
       <c r="G58" s="38"/>
       <c r="H58" s="31">
-        <v>17270</v>
+        <v>17303</v>
       </c>
       <c r="I58" s="32">
-        <v>11675915.199999999</v>
+        <v>11961196.26</v>
       </c>
       <c r="J58" s="32">
-        <v>676.08078749276194</v>
+        <v>691.27875281743047</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="31">
-        <v>49238</v>
+        <v>49447</v>
       </c>
       <c r="M58" s="32">
-        <v>30923189.469999999</v>
+        <v>31453913.399999999</v>
       </c>
       <c r="N58" s="32">
-        <v>628.03504346236639</v>
+        <v>636.11368536008251</v>
       </c>
       <c r="O58" s="23"/>
     </row>
     <row r="59" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="39"/>
       <c r="D59" s="31">
-        <v>4539</v>
+        <v>4567</v>
       </c>
       <c r="E59" s="32">
-        <v>2752209</v>
+        <v>2776187.8600000003</v>
       </c>
       <c r="F59" s="32">
-        <v>606.34699272967612</v>
+        <v>607.87997810378806</v>
       </c>
       <c r="G59" s="38"/>
       <c r="H59" s="31">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="I59" s="32">
-        <v>1617098.78</v>
+        <v>1593688.08</v>
       </c>
       <c r="J59" s="32">
-        <v>692.84437874892888</v>
+        <v>681.93756097560981</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="31">
-        <v>6873</v>
+        <v>6904</v>
       </c>
       <c r="M59" s="32">
-        <v>4369307.78</v>
+        <v>4369875.9400000004</v>
       </c>
       <c r="N59" s="32">
-        <v>635.7206139967991</v>
+        <v>632.94842699884134</v>
       </c>
       <c r="O59" s="23"/>
     </row>
     <row r="60" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="39"/>
       <c r="D60" s="31">
-        <v>2544</v>
+        <v>2569</v>
       </c>
       <c r="E60" s="32">
-        <v>1517792.5799999998</v>
+        <v>1563760.42</v>
       </c>
       <c r="F60" s="32">
-        <v>596.61658018867922</v>
+        <v>608.70393927598286</v>
       </c>
       <c r="G60" s="38"/>
       <c r="H60" s="31">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="I60" s="32">
-        <v>914618.1</v>
+        <v>922032.84</v>
       </c>
       <c r="J60" s="32">
-        <v>675.99268292682927</v>
+        <v>680.96960118168386</v>
       </c>
       <c r="K60" s="38"/>
       <c r="L60" s="31">
-        <v>3897</v>
+        <v>3923</v>
       </c>
       <c r="M60" s="32">
-        <v>2432410.6799999997</v>
+        <v>2485793.2599999998</v>
       </c>
       <c r="N60" s="32">
-        <v>624.17518090839098</v>
+        <v>633.64600050981392</v>
       </c>
       <c r="O60" s="23"/>
     </row>
     <row r="61" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="39"/>
       <c r="D61" s="31">
-        <v>5613</v>
+        <v>5666</v>
       </c>
       <c r="E61" s="32">
-        <v>3373773.25</v>
+        <v>3415205.4000000004</v>
       </c>
       <c r="F61" s="32">
-        <v>601.06418136468915</v>
+        <v>602.75421814331105</v>
       </c>
       <c r="G61" s="38"/>
       <c r="H61" s="31">
-        <v>3988</v>
+        <v>4005</v>
       </c>
       <c r="I61" s="32">
-        <v>2695169.01</v>
+        <v>2690033.61</v>
       </c>
       <c r="J61" s="32">
-        <v>675.81971163490471</v>
+        <v>671.66881647940068</v>
       </c>
       <c r="K61" s="38"/>
       <c r="L61" s="31">
-        <v>9601</v>
+        <v>9671</v>
       </c>
       <c r="M61" s="32">
-        <v>6068942.2599999998</v>
+        <v>6105239.0099999998</v>
       </c>
       <c r="N61" s="32">
-        <v>632.11564003749606</v>
+        <v>631.29345569227587</v>
       </c>
       <c r="O61" s="23"/>
     </row>
     <row r="62" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25"/>
       <c r="B62" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="25"/>
       <c r="D62" s="35">
-        <v>35775</v>
+        <v>35974</v>
       </c>
       <c r="E62" s="36">
-        <v>22079187.91</v>
+        <v>22364468.809999999</v>
       </c>
       <c r="F62" s="36">
-        <v>617.16807575122289</v>
+        <v>621.6842388947573</v>
       </c>
       <c r="G62" s="28"/>
       <c r="H62" s="35">
-        <v>15390</v>
+        <v>15376</v>
       </c>
       <c r="I62" s="36">
-        <v>10535040.300000001</v>
+        <v>10622155.050000001</v>
       </c>
       <c r="J62" s="36">
-        <v>684.53803118908388</v>
+        <v>690.82694133714881</v>
       </c>
       <c r="K62" s="28"/>
       <c r="L62" s="35">
-        <v>51165</v>
+        <v>51350</v>
       </c>
       <c r="M62" s="36">
-        <v>32614228.210000001</v>
+        <v>32986623.859999999</v>
       </c>
       <c r="N62" s="36">
-        <v>637.43238952408876</v>
+        <v>642.38800116845175</v>
       </c>
       <c r="O62" s="25"/>
     </row>
     <row r="63" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="39"/>
       <c r="D63" s="31">
-        <v>14912</v>
+        <v>15095</v>
       </c>
       <c r="E63" s="32">
-        <v>9508834.0099999998</v>
+        <v>9729817.0700000003</v>
       </c>
       <c r="F63" s="32">
-        <v>637.66322491952792</v>
+        <v>644.5721808545876</v>
       </c>
       <c r="G63" s="38"/>
       <c r="H63" s="31">
-        <v>5106</v>
+        <v>5088</v>
       </c>
       <c r="I63" s="32">
-        <v>3589267.61</v>
+        <v>3543960.96</v>
       </c>
       <c r="J63" s="32">
-        <v>702.95096161378763</v>
+        <v>696.53320754716981</v>
       </c>
       <c r="K63" s="38"/>
       <c r="L63" s="31">
-        <v>20018</v>
+        <v>20183</v>
       </c>
       <c r="M63" s="32">
-        <v>13098101.619999999</v>
+        <v>13273778.030000001</v>
       </c>
       <c r="N63" s="32">
-        <v>654.31619642321903</v>
+        <v>657.6712099291484</v>
       </c>
       <c r="O63" s="23"/>
     </row>
     <row r="64" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="39"/>
       <c r="D64" s="31">
-        <v>2901</v>
+        <v>2873</v>
       </c>
       <c r="E64" s="32">
-        <v>1757101.1099999999</v>
+        <v>1739242.88</v>
       </c>
       <c r="F64" s="32">
-        <v>605.6880765253361</v>
+        <v>605.3751757744518</v>
       </c>
       <c r="G64" s="38"/>
       <c r="H64" s="31">
-        <v>1957</v>
+        <v>1965</v>
       </c>
       <c r="I64" s="32">
-        <v>1296577.24</v>
+        <v>1350337.45</v>
       </c>
       <c r="J64" s="32">
-        <v>662.53308124680632</v>
+        <v>687.194631043257</v>
       </c>
       <c r="K64" s="38"/>
       <c r="L64" s="31">
-        <v>4858</v>
+        <v>4838</v>
       </c>
       <c r="M64" s="32">
-        <v>3053678.3499999996</v>
+        <v>3089580.33</v>
       </c>
       <c r="N64" s="32">
-        <v>628.58755660765735</v>
+        <v>638.60693054981402</v>
       </c>
       <c r="O64" s="23"/>
     </row>
     <row r="65" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="39"/>
       <c r="D65" s="31">
-        <v>17962</v>
+        <v>18006</v>
       </c>
       <c r="E65" s="32">
-        <v>10813252.789999999</v>
+        <v>10895408.859999999</v>
       </c>
       <c r="F65" s="32">
-        <v>602.00717013695578</v>
+        <v>605.09879262468064</v>
       </c>
       <c r="G65" s="38"/>
       <c r="H65" s="31">
-        <v>8327</v>
+        <v>8323</v>
       </c>
       <c r="I65" s="32">
-        <v>5649195.4500000002</v>
+        <v>5727856.6399999997</v>
       </c>
       <c r="J65" s="32">
-        <v>678.41905247988473</v>
+        <v>688.1961600384476</v>
       </c>
       <c r="K65" s="38"/>
       <c r="L65" s="31">
-        <v>26289</v>
+        <v>26329</v>
       </c>
       <c r="M65" s="32">
-        <v>16462448.239999998</v>
+        <v>16623265.5</v>
       </c>
       <c r="N65" s="32">
-        <v>626.21051542470229</v>
+        <v>631.36714269436743</v>
       </c>
       <c r="O65" s="23"/>
     </row>
     <row r="66" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="25"/>
       <c r="B66" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="25"/>
       <c r="D66" s="35">
-        <v>7895</v>
+        <v>7948</v>
       </c>
       <c r="E66" s="36">
-        <v>4977010.2399999993</v>
+        <v>4927185.83</v>
       </c>
       <c r="F66" s="36">
-        <v>630.40028372387576</v>
+        <v>619.92775918470056</v>
       </c>
       <c r="G66" s="28"/>
       <c r="H66" s="35">
-        <v>4632</v>
+        <v>4643</v>
       </c>
       <c r="I66" s="36">
-        <v>3206784.3899999997</v>
+        <v>3182590.3499999996</v>
       </c>
       <c r="J66" s="36">
-        <v>692.31096502590663</v>
+        <v>685.45990738746491</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="35">
-        <v>12527</v>
+        <v>12591</v>
       </c>
       <c r="M66" s="36">
-        <v>8183794.629999999</v>
+        <v>8109776.1799999997</v>
       </c>
       <c r="N66" s="36">
-        <v>653.29245868923113</v>
+        <v>644.0930966563418</v>
       </c>
       <c r="O66" s="25"/>
     </row>
     <row r="67" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="39"/>
       <c r="D67" s="31">
-        <v>5247</v>
+        <v>5282</v>
       </c>
       <c r="E67" s="32">
-        <v>3290892.9299999997</v>
+        <v>3266077.69</v>
       </c>
       <c r="F67" s="32">
-        <v>627.19514579759857</v>
+        <v>618.34109996213556</v>
       </c>
       <c r="G67" s="38"/>
       <c r="H67" s="31">
-        <v>2937</v>
+        <v>2943</v>
       </c>
       <c r="I67" s="32">
-        <v>2029399.42</v>
+        <v>2000038.64</v>
       </c>
       <c r="J67" s="32">
-        <v>690.97699012597889</v>
+        <v>679.59179068977232</v>
       </c>
       <c r="K67" s="38"/>
       <c r="L67" s="31">
-        <v>8184</v>
+        <v>8225</v>
       </c>
       <c r="M67" s="32">
-        <v>5320292.3499999996</v>
+        <v>5266116.33</v>
       </c>
       <c r="N67" s="32">
-        <v>650.08459799608988</v>
+        <v>640.25730455927055</v>
       </c>
       <c r="O67" s="23"/>
     </row>
     <row r="68" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="39"/>
       <c r="D68" s="31">
-        <v>2648</v>
+        <v>2666</v>
       </c>
       <c r="E68" s="32">
-        <v>1686117.31</v>
+        <v>1661108.14</v>
       </c>
       <c r="F68" s="32">
-        <v>636.75125000000003</v>
+        <v>623.07132033008247</v>
       </c>
       <c r="G68" s="38"/>
       <c r="H68" s="31">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="I68" s="32">
-        <v>1177384.97</v>
+        <v>1182551.71</v>
       </c>
       <c r="J68" s="32">
-        <v>694.62240117994099</v>
+        <v>695.61865294117649</v>
       </c>
       <c r="K68" s="38"/>
       <c r="L68" s="31">
-        <v>4343</v>
+        <v>4366</v>
       </c>
       <c r="M68" s="32">
-        <v>2863502.2800000003</v>
+        <v>2843659.8499999996</v>
       </c>
       <c r="N68" s="32">
-        <v>659.33738890168092</v>
+        <v>651.31925103069159</v>
       </c>
       <c r="O68" s="23"/>
     </row>
     <row r="69" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="25"/>
       <c r="B69" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="25"/>
       <c r="D69" s="35">
-        <v>24519</v>
+        <v>24599</v>
       </c>
       <c r="E69" s="36">
-        <v>15076979.289999999</v>
+        <v>15311885.41</v>
       </c>
       <c r="F69" s="36">
-        <v>614.91004078469757</v>
+        <v>622.45966949876015</v>
       </c>
       <c r="G69" s="28"/>
       <c r="H69" s="35">
-        <v>11885</v>
+        <v>11898</v>
       </c>
       <c r="I69" s="36">
-        <v>8033883.1600000001</v>
+        <v>8198333.3800000008</v>
       </c>
       <c r="J69" s="36">
-        <v>675.96829280605812</v>
+        <v>689.05138510674067</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="35">
-        <v>36404</v>
+        <v>36497</v>
       </c>
       <c r="M69" s="36">
-        <v>23110862.449999999</v>
+        <v>23510218.789999999</v>
       </c>
       <c r="N69" s="36">
-        <v>634.84404049005605</v>
+        <v>644.16852864619011</v>
       </c>
       <c r="O69" s="25"/>
     </row>
     <row r="70" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="25"/>
       <c r="D70" s="49">
-        <v>8952</v>
+        <v>8985</v>
       </c>
       <c r="E70" s="50">
-        <v>5443177.3899999997</v>
+        <v>5530904.8899999997</v>
       </c>
       <c r="F70" s="50">
-        <v>608.04036974977657</v>
+        <v>615.57093934335001</v>
       </c>
       <c r="G70" s="28"/>
       <c r="H70" s="49">
-        <v>4289</v>
+        <v>4318</v>
       </c>
       <c r="I70" s="50">
-        <v>2878144.6</v>
+        <v>2958464.71</v>
       </c>
       <c r="J70" s="50">
-        <v>671.05259967358359</v>
+        <v>685.14699166280684</v>
       </c>
       <c r="K70" s="28"/>
       <c r="L70" s="49">
-        <v>13241</v>
+        <v>13303</v>
       </c>
       <c r="M70" s="50">
-        <v>8321321.9900000002</v>
+        <v>8489369.5999999996</v>
       </c>
       <c r="N70" s="50">
-        <v>628.4511736273696</v>
+        <v>638.15452153649551</v>
       </c>
       <c r="O70" s="23"/>
     </row>
     <row r="71" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="39"/>
       <c r="D71" s="31">
-        <v>2878</v>
+        <v>2904</v>
       </c>
       <c r="E71" s="32">
-        <v>1783365.6600000001</v>
+        <v>1850084.12</v>
       </c>
       <c r="F71" s="32">
-        <v>619.65450312717167</v>
+        <v>637.08130853994498</v>
       </c>
       <c r="G71" s="38"/>
       <c r="H71" s="31">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="I71" s="32">
-        <v>837991.76</v>
+        <v>861944.48</v>
       </c>
       <c r="J71" s="32">
-        <v>682.95986960065204</v>
+        <v>699.06283860502833</v>
       </c>
       <c r="K71" s="38"/>
       <c r="L71" s="31">
-        <v>4105</v>
+        <v>4137</v>
       </c>
       <c r="M71" s="32">
-        <v>2621357.42</v>
+        <v>2712028.6</v>
       </c>
       <c r="N71" s="32">
-        <v>638.57671619975633</v>
+        <v>655.55441140923381</v>
       </c>
       <c r="O71" s="23"/>
     </row>
     <row r="72" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="31">
-        <v>3382</v>
+        <v>3379</v>
       </c>
       <c r="E72" s="32">
-        <v>2096797.31</v>
+        <v>2125448.27</v>
       </c>
       <c r="F72" s="32">
-        <v>619.98737729154345</v>
+        <v>629.01694880142054</v>
       </c>
       <c r="G72" s="38"/>
       <c r="H72" s="31">
-        <v>1744</v>
+        <v>1736</v>
       </c>
       <c r="I72" s="32">
-        <v>1174785.1200000001</v>
+        <v>1186976.76</v>
       </c>
       <c r="J72" s="32">
-        <v>673.61532110091753</v>
+        <v>683.74237327188939</v>
       </c>
       <c r="K72" s="38"/>
       <c r="L72" s="31">
-        <v>5126</v>
+        <v>5115</v>
       </c>
       <c r="M72" s="32">
-        <v>3271582.43</v>
+        <v>3312425.0300000003</v>
       </c>
       <c r="N72" s="32">
-        <v>638.23301404603978</v>
+        <v>647.59042619745856</v>
       </c>
       <c r="O72" s="23"/>
     </row>
     <row r="73" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="31">
-        <v>9307</v>
+        <v>9331</v>
       </c>
       <c r="E73" s="32">
-        <v>5753638.9299999997</v>
+        <v>5805448.1300000008</v>
       </c>
       <c r="F73" s="32">
-        <v>618.20553669281185</v>
+        <v>622.16784160325801</v>
       </c>
       <c r="G73" s="38"/>
       <c r="H73" s="31">
-        <v>4625</v>
+        <v>4611</v>
       </c>
       <c r="I73" s="32">
-        <v>3142961.68</v>
+        <v>3190947.43</v>
       </c>
       <c r="J73" s="32">
-        <v>679.55928216216216</v>
+        <v>692.02937106918239</v>
       </c>
       <c r="K73" s="38"/>
       <c r="L73" s="31">
-        <v>13932</v>
+        <v>13942</v>
       </c>
       <c r="M73" s="32">
-        <v>8896600.6099999994</v>
+        <v>8996395.5600000005</v>
       </c>
       <c r="N73" s="32">
-        <v>638.57311297731837</v>
+        <v>645.27295653421322</v>
       </c>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="25"/>
       <c r="B74" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="25"/>
       <c r="D74" s="35">
-        <v>30135</v>
+        <v>30171</v>
       </c>
       <c r="E74" s="36">
-        <v>18390902.82</v>
+        <v>18839921.350000001</v>
       </c>
       <c r="F74" s="36">
-        <v>610.28381682429074</v>
+        <v>624.4380812700939</v>
       </c>
       <c r="G74" s="28"/>
       <c r="H74" s="35">
-        <v>12798</v>
+        <v>12746</v>
       </c>
       <c r="I74" s="36">
-        <v>8853875.1300000008</v>
+        <v>9255209.1799999997</v>
       </c>
       <c r="J74" s="36">
-        <v>691.81709095171129</v>
+        <v>726.12656362780479</v>
       </c>
       <c r="K74" s="28"/>
       <c r="L74" s="35">
-        <v>42933</v>
+        <v>42917</v>
       </c>
       <c r="M74" s="36">
-        <v>27244777.950000003</v>
+        <v>28095130.530000001</v>
       </c>
       <c r="N74" s="36">
-        <v>634.58826427223823</v>
+        <v>654.63873360206912</v>
       </c>
       <c r="O74" s="25"/>
     </row>
     <row r="75" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="25"/>
       <c r="D75" s="35">
-        <v>9541</v>
+        <v>9644</v>
       </c>
       <c r="E75" s="36">
-        <v>5858948.1500000004</v>
+        <v>5937458.0199999996</v>
       </c>
       <c r="F75" s="36">
-        <v>614.08113929357512</v>
+        <v>615.66341974284524</v>
       </c>
       <c r="G75" s="28"/>
       <c r="H75" s="35">
-        <v>7049</v>
+        <v>7057</v>
       </c>
       <c r="I75" s="36">
-        <v>4942946.6100000003</v>
+        <v>4887088.7300000004</v>
       </c>
       <c r="J75" s="36">
-        <v>701.22664349553133</v>
+        <v>692.51647017146104</v>
       </c>
       <c r="K75" s="28"/>
       <c r="L75" s="35">
-        <v>16590</v>
+        <v>16701</v>
       </c>
       <c r="M75" s="36">
-        <v>10801894.760000002</v>
+        <v>10824546.75</v>
       </c>
       <c r="N75" s="36">
-        <v>651.10878601567219</v>
+        <v>648.13764145859534</v>
       </c>
       <c r="O75" s="23"/>
     </row>
     <row r="76" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="25"/>
       <c r="B76" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C76" s="25"/>
       <c r="D76" s="35">
-        <v>2366</v>
+        <v>2364</v>
       </c>
       <c r="E76" s="36">
-        <v>1441202.3399999999</v>
+        <v>1430711.48</v>
       </c>
       <c r="F76" s="36">
-        <v>609.13032121724427</v>
+        <v>605.20790186125214</v>
       </c>
       <c r="G76" s="28"/>
       <c r="H76" s="35">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="I76" s="36">
-        <v>655200.32999999996</v>
+        <v>652521.01</v>
       </c>
       <c r="J76" s="36">
-        <v>701.49928265524625</v>
+        <v>697.13783119658126</v>
       </c>
       <c r="K76" s="28"/>
       <c r="L76" s="35">
         <v>3300</v>
       </c>
       <c r="M76" s="36">
-        <v>2096402.67</v>
+        <v>2083232.49</v>
       </c>
       <c r="N76" s="36">
-        <v>635.27353636363637</v>
+        <v>631.28257272727274</v>
       </c>
       <c r="O76" s="25"/>
     </row>
     <row r="77" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="25"/>
       <c r="D77" s="35">
-        <v>8603</v>
+        <v>8672</v>
       </c>
       <c r="E77" s="36">
-        <v>5347529.7</v>
+        <v>5352960.38</v>
       </c>
       <c r="F77" s="36">
-        <v>621.58894571661051</v>
+        <v>617.26941651291509</v>
       </c>
       <c r="G77" s="28"/>
       <c r="H77" s="35">
-        <v>5753</v>
+        <v>5686</v>
       </c>
       <c r="I77" s="36">
-        <v>4007640.4000000004</v>
+        <v>3912682.8200000003</v>
       </c>
       <c r="J77" s="36">
-        <v>696.6174865287677</v>
+        <v>688.12571579317625</v>
       </c>
       <c r="K77" s="28"/>
       <c r="L77" s="35">
-        <v>14356</v>
+        <v>14358</v>
       </c>
       <c r="M77" s="36">
-        <v>9355170.1000000015</v>
+        <v>9265643.1999999993</v>
       </c>
       <c r="N77" s="36">
-        <v>651.65576065756488</v>
+        <v>645.32965594093878</v>
       </c>
       <c r="O77" s="23"/>
     </row>
     <row r="78" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25"/>
       <c r="B78" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="25"/>
       <c r="D78" s="49">
-        <v>1210</v>
+        <v>1224</v>
       </c>
       <c r="E78" s="50">
-        <v>744966.62</v>
+        <v>764823.39</v>
       </c>
       <c r="F78" s="50">
-        <v>615.67489256198348</v>
+        <v>624.85571078431371</v>
       </c>
       <c r="G78" s="28"/>
       <c r="H78" s="49">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="I78" s="50">
-        <v>493102.26</v>
+        <v>483497.68</v>
       </c>
       <c r="J78" s="50">
-        <v>724.08555066079293</v>
+        <v>712.0731664212077</v>
       </c>
       <c r="K78" s="28"/>
       <c r="L78" s="49">
-        <v>1891</v>
+        <v>1903</v>
       </c>
       <c r="M78" s="50">
-        <v>1238068.8799999999</v>
+        <v>1248321.07</v>
       </c>
       <c r="N78" s="50">
-        <v>654.71648863035421</v>
+        <v>655.97533893851812</v>
       </c>
       <c r="O78" s="25"/>
     </row>
     <row r="79" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="31">
-        <v>2501</v>
+        <v>2483</v>
       </c>
       <c r="E79" s="32">
-        <v>1564064.77</v>
+        <v>1541627.29</v>
       </c>
       <c r="F79" s="32">
-        <v>625.37575769692126</v>
+        <v>620.87285138944821</v>
       </c>
       <c r="G79" s="38"/>
       <c r="H79" s="31">
-        <v>1592</v>
+        <v>1544</v>
       </c>
       <c r="I79" s="32">
-        <v>1152154.27</v>
+        <v>1109164.71</v>
       </c>
       <c r="J79" s="32">
-        <v>723.71499371859295</v>
+        <v>718.3709261658031</v>
       </c>
       <c r="K79" s="38"/>
       <c r="L79" s="31">
-        <v>4093</v>
+        <v>4027</v>
       </c>
       <c r="M79" s="32">
-        <v>2716219.04</v>
+        <v>2650792</v>
       </c>
       <c r="N79" s="32">
-        <v>663.62546787197653</v>
+        <v>658.25478023342441</v>
       </c>
       <c r="O79" s="23"/>
     </row>
     <row r="80" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="25"/>
       <c r="B80" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="25"/>
       <c r="D80" s="49">
-        <v>4892</v>
+        <v>4965</v>
       </c>
       <c r="E80" s="50">
-        <v>3038498.31</v>
+        <v>3046509.7</v>
       </c>
       <c r="F80" s="50">
-        <v>621.11576246933771</v>
+        <v>613.59711983887212</v>
       </c>
       <c r="G80" s="28"/>
       <c r="H80" s="49">
-        <v>3480</v>
+        <v>3463</v>
       </c>
       <c r="I80" s="50">
-        <v>2362383.87</v>
+        <v>2320020.4300000002</v>
       </c>
       <c r="J80" s="50">
-        <v>678.8459396551724</v>
+        <v>669.94525844643374</v>
       </c>
       <c r="K80" s="28"/>
       <c r="L80" s="49">
-        <v>8372</v>
+        <v>8428</v>
       </c>
       <c r="M80" s="50">
-        <v>5400882.1799999997</v>
+        <v>5366530.1300000008</v>
       </c>
       <c r="N80" s="50">
-        <v>645.11253941710459</v>
+        <v>636.75013407688664</v>
       </c>
       <c r="O80" s="25"/>
     </row>
     <row r="81" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="25"/>
       <c r="D81" s="35">
-        <v>1552</v>
+        <v>1577</v>
       </c>
       <c r="E81" s="36">
-        <v>938992.95</v>
+        <v>969389.37</v>
       </c>
       <c r="F81" s="36">
-        <v>605.02123067010302</v>
+        <v>614.70473684210526</v>
       </c>
       <c r="G81" s="28"/>
       <c r="H81" s="35">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="I81" s="36">
-        <v>514556.45</v>
+        <v>511790.45</v>
       </c>
       <c r="J81" s="36">
-        <v>710.71332872928178</v>
+        <v>697.26219346049049</v>
       </c>
       <c r="K81" s="28"/>
       <c r="L81" s="35">
-        <v>2276</v>
+        <v>2311</v>
       </c>
       <c r="M81" s="36">
-        <v>1453549.4</v>
+        <v>1481179.82</v>
       </c>
       <c r="N81" s="36">
-        <v>638.64209138840067</v>
+        <v>640.9259281696236</v>
       </c>
       <c r="O81" s="23"/>
     </row>
     <row r="82" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23"/>
       <c r="B82" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="25"/>
       <c r="D82" s="35">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="E82" s="36">
-        <v>829352.43</v>
+        <v>842997.5</v>
       </c>
       <c r="F82" s="36">
-        <v>599.6763774403471</v>
+        <v>608.22330447330444</v>
       </c>
       <c r="G82" s="28"/>
       <c r="H82" s="35">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="I82" s="36">
-        <v>601241.56000000006</v>
+        <v>612180.39</v>
       </c>
       <c r="J82" s="36">
-        <v>690.28881745120555</v>
+        <v>713.49695804195801</v>
       </c>
       <c r="K82" s="28"/>
       <c r="L82" s="35">
-        <v>2254</v>
+        <v>2244</v>
       </c>
       <c r="M82" s="36">
-        <v>1430593.9900000002</v>
+        <v>1455177.8900000001</v>
       </c>
       <c r="N82" s="36">
-        <v>634.69121118012436</v>
+        <v>648.47499554367209</v>
       </c>
       <c r="O82" s="23"/>
     </row>
     <row r="83" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="51" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="25"/>
       <c r="D83" s="52">
-        <v>1641</v>
+        <v>1661</v>
       </c>
       <c r="E83" s="53">
-        <v>1007471.8500000001</v>
+        <v>1039466.43</v>
       </c>
       <c r="F83" s="53">
-        <v>613.93775137111527</v>
+        <v>625.80760385310055</v>
       </c>
       <c r="G83" s="28"/>
       <c r="H83" s="52">
-        <v>828</v>
+        <v>812</v>
       </c>
       <c r="I83" s="53">
-        <v>587234.35</v>
+        <v>586269.29</v>
       </c>
       <c r="J83" s="53">
-        <v>709.22022946859897</v>
+        <v>722.00651477832514</v>
       </c>
       <c r="K83" s="28"/>
       <c r="L83" s="52">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="M83" s="53">
-        <v>1594706.2000000002</v>
+        <v>1625735.7200000002</v>
       </c>
       <c r="N83" s="53">
-        <v>645.89153503442697</v>
+        <v>657.3941447634453</v>
       </c>
       <c r="O83" s="23"/>
     </row>
     <row r="84" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="9"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="43"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="43"/>
       <c r="N84" s="9"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3"/>
       <c r="B85" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="55"/>
       <c r="D85" s="56">
-        <v>298415</v>
+        <v>300517</v>
       </c>
       <c r="E85" s="57">
-        <v>183269827.29999998</v>
+        <v>188160808.27000001</v>
       </c>
       <c r="F85" s="58">
-        <v>614.1441526062697</v>
+        <v>626.12367443439143</v>
       </c>
       <c r="G85" s="59">
         <v>0</v>
       </c>
       <c r="H85" s="56">
-        <v>164932</v>
+        <v>164959</v>
       </c>
       <c r="I85" s="57">
-        <v>113236830.47999997</v>
+        <v>115290301.54000001</v>
       </c>
       <c r="J85" s="58">
-        <v>686.56676982028944</v>
+        <v>698.90276699058563</v>
       </c>
       <c r="K85" s="59"/>
       <c r="L85" s="56">
-        <v>463347</v>
+        <v>465476</v>
       </c>
       <c r="M85" s="57">
-        <v>296506657.77999997</v>
+        <v>303451109.81</v>
       </c>
       <c r="N85" s="58">
-        <v>639.92355142042561</v>
+        <v>651.91569449337885</v>
       </c>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="43"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="9"/>
       <c r="O86" s="3"/>
     </row>
     <row r="87" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="60"/>
     </row>
     <row r="88" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
     </row>
     <row r="89" spans="1:16" s="61" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="62"/>
       <c r="F89" s="63">
         <v>0</v>
       </c>
       <c r="G89" s="64"/>
       <c r="H89" s="64"/>
     </row>
     <row r="90" spans="1:16" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="65"/>
       <c r="B90" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="66"/>
       <c r="E90" s="66"/>
       <c r="F90" s="63">
-        <v>296506657.77999997</v>
+        <v>303451109.81</v>
       </c>
       <c r="G90" s="67"/>
       <c r="H90" s="67"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="L90" s="68"/>
       <c r="M90" s="68"/>
       <c r="N90" s="68"/>
       <c r="O90" s="68"/>
       <c r="P90" s="69"/>
     </row>
     <row r="91" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="70"/>
       <c r="D91" s="71"/>
       <c r="E91" s="71"/>
       <c r="P91" s="72"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B92" s="73" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B93" s="74"/>
     </row>