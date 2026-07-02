--- v2 (2026-05-18)
+++ v3 (2026-07-02)
@@ -1,94 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F25EA4E2-D8B4-411A-85CB-EC0A65525B49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFBA350F-B14B-48BA-88AE-6FE6C26953BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{5F3AAA6D-FF1D-454F-9376-A20DDD976F48}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{C0FD6010-ECB6-4BB8-9E36-8BBF2F8DAD89}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PROV. 2026 A2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="84">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 2</t>
   </si>
   <si>
     <t>P E N S I O N E S  N O  C O N T R I B U T I V A S  D E  L A  S E G U R I D A D  S O C I A L</t>
   </si>
   <si>
     <t>PENSIONES E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>ABRIL</t>
+    <t>MAYO</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>TOTAL JUBILACIÓN E INCAPACIDAD</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>IMPORTE</t>
   </si>
   <si>
     <t>PROMEDIO</t>
   </si>
@@ -815,52 +818,52 @@
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{161A3E1F-E98A-4BB3-85BC-ABA094E713D8}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{A3209FCF-442F-4822-AF41-14A2001B689F}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{B90581AA-55F3-4FF8-A2FB-AC2D69E47714}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{BC502228-9488-496F-AC5B-8498BA928CAD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1182,55 +1185,55 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DDDC335-E3FC-4942-AA34-93951C7DDF8F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF7D597F-E256-42D0-9A8B-DB4EF3D1E1EF}">
   <dimension ref="A1:Q96"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="F85" sqref="F85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="5.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>1</v>
@@ -1406,1335 +1409,1335 @@
     </row>
     <row r="9" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="26">
-        <v>57849</v>
+        <v>58353</v>
       </c>
       <c r="E10" s="27">
-        <v>37823222.090000004</v>
+        <v>38285195.640000001</v>
       </c>
       <c r="F10" s="27">
-        <v>653.82672284741318</v>
+        <v>656.09644131407128</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="26">
-        <v>36249</v>
+        <v>36266</v>
       </c>
       <c r="I10" s="27">
-        <v>26020889.890000001</v>
+        <v>26259150.560000002</v>
       </c>
       <c r="J10" s="27">
-        <v>717.8374545504704</v>
+        <v>724.07077041857394</v>
       </c>
       <c r="K10" s="28"/>
       <c r="L10" s="26">
-        <v>94098</v>
+        <v>94619</v>
       </c>
       <c r="M10" s="27">
-        <v>63844111.980000004</v>
+        <v>64544346.200000003</v>
       </c>
       <c r="N10" s="27">
-        <v>678.4853235988013</v>
+        <v>682.14995085553642</v>
       </c>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="31">
-        <v>4167</v>
+        <v>4188</v>
       </c>
       <c r="E11" s="32">
-        <v>2723546.5100000002</v>
+        <v>2668647.7599999998</v>
       </c>
       <c r="F11" s="32">
-        <v>653.59887449004088</v>
+        <v>637.21293218720143</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31">
-        <v>2372</v>
+        <v>2354</v>
       </c>
       <c r="I11" s="32">
-        <v>1684239.83</v>
+        <v>1706843.49</v>
       </c>
       <c r="J11" s="32">
-        <v>710.05051854974704</v>
+        <v>725.08219626168227</v>
       </c>
       <c r="K11" s="28"/>
       <c r="L11" s="31">
-        <v>6539</v>
+        <v>6542</v>
       </c>
       <c r="M11" s="32">
-        <v>4407786.34</v>
+        <v>4375491.25</v>
       </c>
       <c r="N11" s="32">
-        <v>674.07651628689405</v>
+        <v>668.83082390706204</v>
       </c>
       <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="31">
-        <v>10228</v>
+        <v>10289</v>
       </c>
       <c r="E12" s="32">
-        <v>7006545.2599999998</v>
+        <v>6991272.5999999996</v>
       </c>
       <c r="F12" s="32">
-        <v>685.03571177160734</v>
+        <v>679.48999902808816</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31">
-        <v>6592</v>
+        <v>6613</v>
       </c>
       <c r="I12" s="32">
-        <v>4749995.01</v>
+        <v>4892492.57</v>
       </c>
       <c r="J12" s="32">
-        <v>720.56963137135915</v>
+        <v>739.82951308029646</v>
       </c>
       <c r="K12" s="28"/>
       <c r="L12" s="31">
-        <v>16820</v>
+        <v>16902</v>
       </c>
       <c r="M12" s="32">
-        <v>11756540.27</v>
+        <v>11883765.17</v>
       </c>
       <c r="N12" s="32">
-        <v>698.96196611177163</v>
+        <v>703.09816412258908</v>
       </c>
       <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="31">
-        <v>5139</v>
+        <v>5194</v>
       </c>
       <c r="E13" s="32">
-        <v>3257673.04</v>
+        <v>3219018.49</v>
       </c>
       <c r="F13" s="32">
-        <v>633.91185833819804</v>
+        <v>619.75712167886024</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31">
-        <v>3315</v>
+        <v>3313</v>
       </c>
       <c r="I13" s="32">
-        <v>2352782.85</v>
+        <v>2358550.2999999998</v>
       </c>
       <c r="J13" s="32">
-        <v>709.73841628959281</v>
+        <v>711.90772713552667</v>
       </c>
       <c r="K13" s="28"/>
       <c r="L13" s="31">
-        <v>8454</v>
+        <v>8507</v>
       </c>
       <c r="M13" s="32">
-        <v>5610455.8900000006</v>
+        <v>5577568.79</v>
       </c>
       <c r="N13" s="32">
-        <v>663.64512538443353</v>
+        <v>655.64462090043492</v>
       </c>
       <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="31">
-        <v>5305</v>
+        <v>5346</v>
       </c>
       <c r="E14" s="32">
-        <v>3338491.6799999997</v>
+        <v>3312661.72</v>
       </c>
       <c r="F14" s="32">
-        <v>629.3104015080113</v>
+        <v>619.65239805462033</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31">
-        <v>3834</v>
+        <v>3821</v>
       </c>
       <c r="I14" s="32">
-        <v>2737148.93</v>
+        <v>2698226</v>
       </c>
       <c r="J14" s="32">
-        <v>713.91469222743876</v>
+        <v>706.1570269562942</v>
       </c>
       <c r="K14" s="28"/>
       <c r="L14" s="31">
-        <v>9139</v>
+        <v>9167</v>
       </c>
       <c r="M14" s="32">
-        <v>6075640.6099999994</v>
+        <v>6010887.7200000007</v>
       </c>
       <c r="N14" s="32">
-        <v>664.80365576102406</v>
+        <v>655.7093618413877</v>
       </c>
       <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="31">
-        <v>3406</v>
+        <v>3430</v>
       </c>
       <c r="E15" s="32">
-        <v>2104326.71</v>
+        <v>2143243.7799999998</v>
       </c>
       <c r="F15" s="32">
-        <v>617.82933352906639</v>
+        <v>624.85241399416907</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31">
-        <v>3113</v>
+        <v>3094</v>
       </c>
       <c r="I15" s="32">
-        <v>2115425.58</v>
+        <v>2128907.2200000002</v>
       </c>
       <c r="J15" s="32">
-        <v>679.54564086090591</v>
+        <v>688.07602456367169</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="31">
-        <v>6519</v>
+        <v>6524</v>
       </c>
       <c r="M15" s="32">
-        <v>4219752.29</v>
+        <v>4272151</v>
       </c>
       <c r="N15" s="32">
-        <v>647.30055069795981</v>
+        <v>654.83614347026366</v>
       </c>
       <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="31">
-        <v>2846</v>
+        <v>2870</v>
       </c>
       <c r="E16" s="32">
-        <v>1982099.85</v>
+        <v>1938246.68</v>
       </c>
       <c r="F16" s="32">
-        <v>696.45110681658468</v>
+        <v>675.34727526132406</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31">
-        <v>2196</v>
+        <v>2189</v>
       </c>
       <c r="I16" s="32">
-        <v>1617077.48</v>
+        <v>1569259.54</v>
       </c>
       <c r="J16" s="32">
-        <v>736.37408014571952</v>
+        <v>716.88421196893557</v>
       </c>
       <c r="K16" s="28"/>
       <c r="L16" s="31">
-        <v>5042</v>
+        <v>5059</v>
       </c>
       <c r="M16" s="32">
-        <v>3599177.33</v>
+        <v>3507506.2199999997</v>
       </c>
       <c r="N16" s="32">
-        <v>713.839216580722</v>
+        <v>693.3200672069579</v>
       </c>
       <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="31">
-        <v>13977</v>
+        <v>14058</v>
       </c>
       <c r="E17" s="32">
-        <v>8890620.2899999991</v>
+        <v>8931987.7300000004</v>
       </c>
       <c r="F17" s="32">
-        <v>636.08931029548535</v>
+        <v>635.36688931569222</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31">
-        <v>6387</v>
+        <v>6402</v>
       </c>
       <c r="I17" s="32">
-        <v>4566655.6399999997</v>
+        <v>4607995.7699999996</v>
       </c>
       <c r="J17" s="32">
-        <v>714.992271802098</v>
+        <v>719.77440955951261</v>
       </c>
       <c r="K17" s="28"/>
       <c r="L17" s="31">
-        <v>20364</v>
+        <v>20460</v>
       </c>
       <c r="M17" s="32">
-        <v>13457275.93</v>
+        <v>13539983.5</v>
       </c>
       <c r="N17" s="32">
-        <v>660.83657090944803</v>
+        <v>661.77827468230691</v>
       </c>
       <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="31">
-        <v>12781</v>
+        <v>12978</v>
       </c>
       <c r="E18" s="32">
-        <v>8519918.75</v>
+        <v>9080116.879999999</v>
       </c>
       <c r="F18" s="32">
-        <v>666.60814881464671</v>
+        <v>699.65456002465703</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31">
-        <v>8440</v>
+        <v>8480</v>
       </c>
       <c r="I18" s="32">
-        <v>6197564.5700000003</v>
+        <v>6296875.6699999999</v>
       </c>
       <c r="J18" s="32">
-        <v>734.30859834123225</v>
+        <v>742.55609316037737</v>
       </c>
       <c r="K18" s="28"/>
       <c r="L18" s="31">
-        <v>21221</v>
+        <v>21458</v>
       </c>
       <c r="M18" s="32">
-        <v>14717483.32</v>
+        <v>15376992.549999999</v>
       </c>
       <c r="N18" s="32">
-        <v>693.53392017341309</v>
+        <v>716.6088428558113</v>
       </c>
       <c r="O18" s="23"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="35">
-        <v>5109</v>
+        <v>5123</v>
       </c>
       <c r="E19" s="36">
-        <v>3159604.3899999997</v>
+        <v>3226692.4000000004</v>
       </c>
       <c r="F19" s="36">
-        <v>618.43890976707769</v>
+        <v>629.84430997462437</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="35">
-        <v>2357</v>
+        <v>2353</v>
       </c>
       <c r="I19" s="36">
-        <v>1641604.03</v>
+        <v>1643147.71</v>
       </c>
       <c r="J19" s="36">
-        <v>696.48028425965208</v>
+        <v>698.32031874203142</v>
       </c>
       <c r="K19" s="28"/>
       <c r="L19" s="35">
-        <v>7466</v>
+        <v>7476</v>
       </c>
       <c r="M19" s="36">
-        <v>4801208.42</v>
+        <v>4869840.1100000003</v>
       </c>
       <c r="N19" s="36">
-        <v>643.07640235735334</v>
+        <v>651.3964834135902</v>
       </c>
       <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="31">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="E20" s="32">
-        <v>637952.67999999993</v>
+        <v>644298.52</v>
       </c>
       <c r="F20" s="32">
-        <v>614.0064292589027</v>
+        <v>617.73587727708536</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="I20" s="32">
-        <v>374313.42</v>
+        <v>378101.24</v>
       </c>
       <c r="J20" s="32">
-        <v>686.81361467889906</v>
+        <v>691.22712979890309</v>
       </c>
       <c r="K20" s="28"/>
       <c r="L20" s="31">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="M20" s="32">
-        <v>1012266.0999999999</v>
+        <v>1022399.76</v>
       </c>
       <c r="N20" s="32">
-        <v>639.05688131313127</v>
+        <v>643.01871698113212</v>
       </c>
       <c r="O20" s="23"/>
     </row>
     <row r="21" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="31">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="E21" s="32">
-        <v>277247.51</v>
+        <v>274486.53000000003</v>
       </c>
       <c r="F21" s="32">
-        <v>623.02811235955062</v>
+        <v>622.41843537414968</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31">
         <v>173</v>
       </c>
       <c r="I21" s="32">
-        <v>116897.78</v>
+        <v>116287.9</v>
       </c>
       <c r="J21" s="32">
-        <v>675.70971098265898</v>
+        <v>672.1843930635838</v>
       </c>
       <c r="K21" s="28"/>
       <c r="L21" s="31">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="M21" s="32">
-        <v>394145.29000000004</v>
+        <v>390774.43000000005</v>
       </c>
       <c r="N21" s="32">
-        <v>637.77555016181236</v>
+        <v>636.44043973941382</v>
       </c>
       <c r="O21" s="23"/>
     </row>
     <row r="22" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="31">
-        <v>3625</v>
+        <v>3639</v>
       </c>
       <c r="E22" s="32">
-        <v>2244404.2000000002</v>
+        <v>2307907.35</v>
       </c>
       <c r="F22" s="32">
-        <v>619.14598620689662</v>
+        <v>634.21471558120368</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="I22" s="32">
-        <v>1150392.83</v>
+        <v>1148758.57</v>
       </c>
       <c r="J22" s="32">
-        <v>701.88702257474074</v>
+        <v>703.46513778322105</v>
       </c>
       <c r="K22" s="28"/>
       <c r="L22" s="31">
-        <v>5264</v>
+        <v>5272</v>
       </c>
       <c r="M22" s="32">
-        <v>3394797.0300000003</v>
+        <v>3456665.92</v>
       </c>
       <c r="N22" s="32">
-        <v>644.9082503799392</v>
+        <v>655.6650075872534</v>
       </c>
       <c r="O22" s="23"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="35">
-        <v>6102</v>
+        <v>6114</v>
       </c>
       <c r="E23" s="36">
-        <v>3994742.0100000002</v>
+        <v>3947293.0100000002</v>
       </c>
       <c r="F23" s="36">
-        <v>654.66109636184865</v>
+        <v>645.61547432122995</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="35">
-        <v>3214</v>
+        <v>3227</v>
       </c>
       <c r="I23" s="36">
-        <v>2240515.4900000002</v>
+        <v>2404398.2999999998</v>
       </c>
       <c r="J23" s="36">
-        <v>697.11122899813324</v>
+        <v>745.08779051750844</v>
       </c>
       <c r="K23" s="28"/>
       <c r="L23" s="35">
-        <v>9316</v>
+        <v>9341</v>
       </c>
       <c r="M23" s="36">
-        <v>6235257.5</v>
+        <v>6351691.3100000005</v>
       </c>
       <c r="N23" s="36">
-        <v>669.3063009875483</v>
+        <v>679.97979980730122</v>
       </c>
       <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="35">
-        <v>6006</v>
+        <v>6039</v>
       </c>
       <c r="E24" s="36">
-        <v>3761196.9899999998</v>
+        <v>3765580.93</v>
       </c>
       <c r="F24" s="36">
-        <v>626.23992507492505</v>
+        <v>623.54378705083627</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="35">
-        <v>2316</v>
+        <v>2302</v>
       </c>
       <c r="I24" s="36">
-        <v>1637608.77</v>
+        <v>1632508.23</v>
       </c>
       <c r="J24" s="36">
-        <v>707.08496113989634</v>
+        <v>709.16951781059947</v>
       </c>
       <c r="K24" s="28"/>
       <c r="L24" s="35">
-        <v>8322</v>
+        <v>8341</v>
       </c>
       <c r="M24" s="36">
-        <v>5398805.7599999998</v>
+        <v>5398089.1600000001</v>
       </c>
       <c r="N24" s="36">
-        <v>648.73897620764239</v>
+        <v>647.17529792590813</v>
       </c>
       <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="35">
-        <v>25649</v>
+        <v>25683</v>
       </c>
       <c r="E25" s="36">
-        <v>16009451.439999999</v>
+        <v>16248291.35</v>
       </c>
       <c r="F25" s="36">
-        <v>624.17448789426487</v>
+        <v>632.64771833508541</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="35">
-        <v>16095</v>
+        <v>16043</v>
       </c>
       <c r="I25" s="36">
-        <v>11003427.9</v>
+        <v>10960754.52</v>
       </c>
       <c r="J25" s="36">
-        <v>683.65504193849029</v>
+        <v>683.21102786261918</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="35">
-        <v>41744</v>
+        <v>41726</v>
       </c>
       <c r="M25" s="36">
-        <v>27012879.34</v>
+        <v>27209045.869999997</v>
       </c>
       <c r="N25" s="36">
-        <v>647.10807157914905</v>
+        <v>652.08852681781138</v>
       </c>
       <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="25"/>
       <c r="D26" s="31">
-        <v>11490</v>
+        <v>11526</v>
       </c>
       <c r="E26" s="32">
-        <v>7025432.9799999995</v>
+        <v>7157931.0899999999</v>
       </c>
       <c r="F26" s="32">
-        <v>611.43890165361177</v>
+        <v>621.02473451327432</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="31">
-        <v>6311</v>
+        <v>6297</v>
       </c>
       <c r="I26" s="32">
-        <v>4200282.92</v>
+        <v>4218595.8499999996</v>
       </c>
       <c r="J26" s="32">
-        <v>665.5495040405641</v>
+        <v>669.93740670160389</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="31">
-        <v>17801</v>
+        <v>17823</v>
       </c>
       <c r="M26" s="32">
-        <v>11225715.899999999</v>
+        <v>11376526.939999999</v>
       </c>
       <c r="N26" s="32">
-        <v>630.62276838379853</v>
+        <v>638.3059496156651</v>
       </c>
       <c r="O26" s="23"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="31">
-        <v>14159</v>
+        <v>14157</v>
       </c>
       <c r="E27" s="32">
-        <v>8984018.459999999</v>
+        <v>9090360.2599999998</v>
       </c>
       <c r="F27" s="32">
-        <v>634.50939049367889</v>
+        <v>642.11063502154411</v>
       </c>
       <c r="G27" s="38"/>
       <c r="H27" s="31">
-        <v>9784</v>
+        <v>9746</v>
       </c>
       <c r="I27" s="32">
-        <v>6803144.9800000004</v>
+        <v>6742158.6699999999</v>
       </c>
       <c r="J27" s="32">
-        <v>695.33370605069501</v>
+        <v>691.78726349271494</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="31">
-        <v>23943</v>
+        <v>23903</v>
       </c>
       <c r="M27" s="32">
-        <v>15787163.439999999</v>
+        <v>15832518.93</v>
       </c>
       <c r="N27" s="32">
-        <v>659.36446727644818</v>
+        <v>662.3653487009999</v>
       </c>
       <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="35">
-        <v>4525</v>
+        <v>4556</v>
       </c>
       <c r="E28" s="36">
-        <v>2755027.45</v>
+        <v>2772838.91</v>
       </c>
       <c r="F28" s="36">
-        <v>608.84584530386746</v>
+        <v>608.61257901668137</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="35">
-        <v>2823</v>
+        <v>2813</v>
       </c>
       <c r="I28" s="36">
-        <v>1973766.9</v>
+        <v>1964443.44</v>
       </c>
       <c r="J28" s="36">
-        <v>699.17353878852282</v>
+        <v>698.34462851048704</v>
       </c>
       <c r="K28" s="28"/>
       <c r="L28" s="35">
-        <v>7348</v>
+        <v>7369</v>
       </c>
       <c r="M28" s="36">
-        <v>4728794.3499999996</v>
+        <v>4737282.3499999996</v>
       </c>
       <c r="N28" s="36">
-        <v>643.54849618943922</v>
+        <v>642.86637942733068</v>
       </c>
       <c r="O28" s="23"/>
     </row>
     <row r="29" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="35">
-        <v>14156</v>
+        <v>14201</v>
       </c>
       <c r="E29" s="36">
-        <v>8827696.2599999998</v>
+        <v>8858936.6500000004</v>
       </c>
       <c r="F29" s="36">
-        <v>623.60103560327775</v>
+        <v>623.82484684177177</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="35">
-        <v>7823</v>
+        <v>7789</v>
       </c>
       <c r="I29" s="36">
-        <v>5380869.29</v>
+        <v>5356430.290000001</v>
       </c>
       <c r="J29" s="36">
-        <v>687.82682986066732</v>
+        <v>687.69165361407124</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="35">
-        <v>21979</v>
+        <v>21990</v>
       </c>
       <c r="M29" s="36">
-        <v>14208565.550000001</v>
+        <v>14215366.940000001</v>
       </c>
       <c r="N29" s="36">
-        <v>646.46096501205704</v>
+        <v>646.44688221919057</v>
       </c>
       <c r="O29" s="23"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="31">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="E30" s="32">
-        <v>780398.21000000008</v>
+        <v>790089.79999999993</v>
       </c>
       <c r="F30" s="32">
-        <v>619.36365873015882</v>
+        <v>620.65184603299292</v>
       </c>
       <c r="G30" s="38"/>
       <c r="H30" s="31">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="I30" s="32">
-        <v>554040.68999999994</v>
+        <v>543910.42000000004</v>
       </c>
       <c r="J30" s="32">
-        <v>702.20619771863107</v>
+        <v>684.1640503144655</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="31">
-        <v>2049</v>
+        <v>2068</v>
       </c>
       <c r="M30" s="32">
-        <v>1334438.8999999999</v>
+        <v>1334000.22</v>
       </c>
       <c r="N30" s="32">
-        <v>651.26349438750606</v>
+        <v>645.06780464216638</v>
       </c>
       <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="31">
-        <v>1422</v>
+        <v>1439</v>
       </c>
       <c r="E31" s="32">
-        <v>921893.27999999991</v>
+        <v>918360.53999999992</v>
       </c>
       <c r="F31" s="32">
-        <v>648.30751054852317</v>
+        <v>638.19356497567753</v>
       </c>
       <c r="G31" s="38"/>
       <c r="H31" s="31">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="I31" s="32">
-        <v>753254.82</v>
+        <v>751427.15</v>
       </c>
       <c r="J31" s="32">
-        <v>677.99713771377128</v>
+        <v>676.96139639639637</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="31">
-        <v>2533</v>
+        <v>2549</v>
       </c>
       <c r="M31" s="32">
-        <v>1675148.0999999999</v>
+        <v>1669787.69</v>
       </c>
       <c r="N31" s="32">
-        <v>661.32968811685748</v>
+        <v>655.07559435072574</v>
       </c>
       <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="31">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="E32" s="32">
-        <v>1603518.7599999998</v>
+        <v>1623840.66</v>
       </c>
       <c r="F32" s="32">
-        <v>621.75989143078709</v>
+        <v>627.69256281407036</v>
       </c>
       <c r="G32" s="38"/>
       <c r="H32" s="31">
-        <v>1461</v>
+        <v>1455</v>
       </c>
       <c r="I32" s="32">
-        <v>998910.39</v>
+        <v>989729.82</v>
       </c>
       <c r="J32" s="32">
-        <v>683.71689938398356</v>
+        <v>680.22668041237114</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="31">
-        <v>4040</v>
+        <v>4042</v>
       </c>
       <c r="M32" s="32">
-        <v>2602429.15</v>
+        <v>2613570.48</v>
       </c>
       <c r="N32" s="32">
-        <v>644.16563118811882</v>
+        <v>646.60328550222664</v>
       </c>
       <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="31">
         <v>1104</v>
       </c>
       <c r="E33" s="32">
-        <v>692506.15999999992</v>
+        <v>687969.85000000009</v>
       </c>
       <c r="F33" s="32">
-        <v>627.27007246376809</v>
+        <v>623.16109601449284</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="31">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="I33" s="32">
-        <v>412803.5</v>
+        <v>403191.05</v>
       </c>
       <c r="J33" s="32">
-        <v>683.44950331125824</v>
+        <v>679.91745362563233</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="31">
-        <v>1708</v>
+        <v>1697</v>
       </c>
       <c r="M33" s="32">
-        <v>1105309.6599999999</v>
+        <v>1091160.9000000001</v>
       </c>
       <c r="N33" s="32">
-        <v>647.13680327868849</v>
+        <v>642.99404832056575</v>
       </c>
       <c r="O33" s="23"/>
     </row>
     <row r="34" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="31">
-        <v>2531</v>
+        <v>2539</v>
       </c>
       <c r="E34" s="32">
-        <v>1577840.18</v>
+        <v>1599310.4500000002</v>
       </c>
       <c r="F34" s="32">
-        <v>623.40583958909519</v>
+        <v>629.89777471445461</v>
       </c>
       <c r="G34" s="38"/>
       <c r="H34" s="31">
-        <v>1402</v>
+        <v>1385</v>
       </c>
       <c r="I34" s="32">
-        <v>991673.06</v>
+        <v>984404.66</v>
       </c>
       <c r="J34" s="32">
-        <v>707.3274322396577</v>
+        <v>710.76148736462096</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="31">
-        <v>3933</v>
+        <v>3924</v>
       </c>
       <c r="M34" s="32">
-        <v>2569513.2400000002</v>
+        <v>2583715.1100000003</v>
       </c>
       <c r="N34" s="32">
-        <v>653.32144419018562</v>
+        <v>658.4391207951071</v>
       </c>
       <c r="O34" s="23"/>
     </row>
     <row r="35" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="31">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="E35" s="32">
-        <v>397141.48000000004</v>
+        <v>402744.38</v>
       </c>
       <c r="F35" s="32">
-        <v>623.45601255886982</v>
+        <v>628.30636505460222</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="31">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="I35" s="32">
-        <v>239787.74</v>
+        <v>234139.72</v>
       </c>
       <c r="J35" s="32">
-        <v>687.07088825214896</v>
+        <v>674.7542363112392</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="31">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="M35" s="32">
-        <v>636929.22</v>
+        <v>636884.1</v>
       </c>
       <c r="N35" s="32">
-        <v>645.97283975659229</v>
+        <v>644.61953441295543</v>
       </c>
       <c r="O35" s="23"/>
     </row>
     <row r="36" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="31">
         <v>336</v>
       </c>
       <c r="E36" s="32">
-        <v>212891.79</v>
+        <v>209565.61</v>
       </c>
       <c r="F36" s="32">
-        <v>633.60651785714288</v>
+        <v>623.70717261904758</v>
       </c>
       <c r="G36" s="38"/>
       <c r="H36" s="31">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I36" s="32">
-        <v>86684.52</v>
+        <v>82104.58</v>
       </c>
       <c r="J36" s="32">
-        <v>704.75219512195122</v>
+        <v>672.98836065573767</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="31">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="M36" s="32">
-        <v>299576.31</v>
+        <v>291670.19</v>
       </c>
       <c r="N36" s="32">
-        <v>652.67169934640526</v>
+        <v>636.83447598253281</v>
       </c>
       <c r="O36" s="23"/>
     </row>
     <row r="37" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="31">
-        <v>2870</v>
+        <v>2857</v>
       </c>
       <c r="E37" s="32">
-        <v>1763557.1199999999</v>
+        <v>1748294.85</v>
       </c>
       <c r="F37" s="32">
-        <v>614.47983275261322</v>
+        <v>611.93379418970949</v>
       </c>
       <c r="G37" s="38"/>
       <c r="H37" s="31">
-        <v>1289</v>
+        <v>1283</v>
       </c>
       <c r="I37" s="32">
-        <v>869447.43</v>
+        <v>875747.12</v>
       </c>
       <c r="J37" s="32">
-        <v>674.51313421256793</v>
+        <v>682.57764614185498</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="31">
-        <v>4159</v>
+        <v>4140</v>
       </c>
       <c r="M37" s="32">
-        <v>2633004.5499999998</v>
+        <v>2624041.9700000002</v>
       </c>
       <c r="N37" s="32">
-        <v>633.08597018514058</v>
+        <v>633.82656280193237</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="30" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="31">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="E38" s="32">
-        <v>877949.28</v>
+        <v>878760.51</v>
       </c>
       <c r="F38" s="32">
-        <v>619.58311926605506</v>
+        <v>616.6740421052632</v>
       </c>
       <c r="G38" s="38"/>
       <c r="H38" s="31">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="I38" s="32">
-        <v>474267.14</v>
+        <v>491775.77</v>
       </c>
       <c r="J38" s="32">
-        <v>682.39876258992808</v>
+        <v>703.54187410586553</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="31">
-        <v>2112</v>
+        <v>2124</v>
       </c>
       <c r="M38" s="32">
-        <v>1352216.42</v>
+        <v>1370536.28</v>
       </c>
       <c r="N38" s="32">
-        <v>640.25398674242422</v>
+        <v>645.2619020715631</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="25"/>
       <c r="D39" s="35">
-        <v>12179</v>
+        <v>12211</v>
       </c>
       <c r="E39" s="36">
-        <v>7565552.2400000002</v>
+        <v>7595586.3300000001</v>
       </c>
       <c r="F39" s="36">
-        <v>621.19650546021842</v>
+        <v>622.02819834575382</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="35">
-        <v>8337</v>
+        <v>8342</v>
       </c>
       <c r="I39" s="36">
-        <v>5803847.8300000001</v>
+        <v>5867073.6800000006</v>
       </c>
       <c r="J39" s="36">
-        <v>696.15543121026747</v>
+        <v>703.3173915128267</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="35">
-        <v>20516</v>
+        <v>20553</v>
       </c>
       <c r="M39" s="36">
-        <v>13369400.07</v>
+        <v>13462660.010000002</v>
       </c>
       <c r="N39" s="36">
-        <v>651.65724653928646</v>
+        <v>655.021651826984</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="39"/>
       <c r="D40" s="31">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="E40" s="32">
-        <v>1420545.48</v>
+        <v>1438155.4900000002</v>
       </c>
       <c r="F40" s="32">
-        <v>605.51810741687984</v>
+        <v>611.2008032299193</v>
       </c>
       <c r="G40" s="38"/>
       <c r="H40" s="31">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="I40" s="32">
-        <v>1359489.78</v>
+        <v>1372530.09</v>
       </c>
       <c r="J40" s="32">
-        <v>677.71175473579262</v>
+        <v>686.60834917458737</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="31">
         <v>4352</v>
       </c>
       <c r="M40" s="32">
-        <v>2780035.26</v>
+        <v>2810685.58</v>
       </c>
       <c r="N40" s="32">
-        <v>638.7948667279411</v>
+        <v>645.83767922794118</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="31">
-        <v>3212</v>
+        <v>3224</v>
       </c>
       <c r="E41" s="32">
-        <v>1978895.3199999998</v>
+        <v>1995227.29</v>
       </c>
       <c r="F41" s="32">
-        <v>616.09443337484424</v>
+        <v>618.86702543424315</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="31">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="I41" s="32">
-        <v>1436641.92</v>
+        <v>1450553.03</v>
       </c>
       <c r="J41" s="32">
-        <v>698.41610111813316</v>
+        <v>704.15195631067968</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="31">
-        <v>5269</v>
+        <v>5284</v>
       </c>
       <c r="M41" s="32">
-        <v>3415537.2399999998</v>
+        <v>3445780.3200000003</v>
       </c>
       <c r="N41" s="32">
-        <v>648.23253748339334</v>
+        <v>652.11588190764576</v>
       </c>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25"/>
       <c r="B42" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="39"/>
       <c r="D42" s="31">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="E42" s="32">
-        <v>711752.94</v>
+        <v>711400.75</v>
       </c>
       <c r="F42" s="32">
-        <v>616.23631168831162</v>
+        <v>617.53537326388891</v>
       </c>
       <c r="G42" s="38"/>
       <c r="H42" s="31">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="I42" s="32">
-        <v>709977.3</v>
+        <v>720033.18</v>
       </c>
       <c r="J42" s="32">
-        <v>704.34255952380954</v>
+        <v>710.79287265547885</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="31">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="M42" s="32">
-        <v>1421730.24</v>
+        <v>1431433.9300000002</v>
       </c>
       <c r="N42" s="32">
-        <v>657.29553398058249</v>
+        <v>661.17040646651276</v>
       </c>
       <c r="O42" s="25"/>
     </row>
     <row r="43" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="31">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="E43" s="32">
-        <v>637772.83000000007</v>
+        <v>665039.59</v>
       </c>
       <c r="F43" s="32">
-        <v>622.21739512195131</v>
+        <v>641.31108003857275</v>
       </c>
       <c r="G43" s="38"/>
       <c r="H43" s="31">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="I43" s="32">
-        <v>476544.12</v>
+        <v>496145.08</v>
       </c>
       <c r="J43" s="32">
-        <v>703.90564254062042</v>
+        <v>733.94242603550299</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="31">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="M43" s="32">
-        <v>1114316.9500000002</v>
+        <v>1161184.67</v>
       </c>
       <c r="N43" s="32">
-        <v>654.71031139835497</v>
+        <v>677.86612375948619</v>
       </c>
       <c r="O43" s="23"/>
     </row>
     <row r="44" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="41">
-        <v>4441</v>
+        <v>4445</v>
       </c>
       <c r="E44" s="42">
-        <v>2816585.67</v>
+        <v>2785763.21</v>
       </c>
       <c r="F44" s="42">
-        <v>634.22329880657503</v>
+        <v>626.71838245219351</v>
       </c>
       <c r="G44" s="38"/>
       <c r="H44" s="41">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="I44" s="42">
-        <v>1821194.71</v>
+        <v>1827812.3</v>
       </c>
       <c r="J44" s="42">
-        <v>703.43557744302814</v>
+        <v>704.63080185042406</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="41">
-        <v>7030</v>
+        <v>7039</v>
       </c>
       <c r="M44" s="42">
-        <v>4637780.38</v>
+        <v>4613575.51</v>
       </c>
       <c r="N44" s="42">
-        <v>659.71271408250357</v>
+        <v>655.43053132547232</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="9"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="43"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="43"/>
       <c r="N45" s="44" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
@@ -2947,1145 +2950,1145 @@
     </row>
     <row r="56" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="43"/>
       <c r="E56" s="48"/>
       <c r="F56" s="43"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="43"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="43"/>
       <c r="N56" s="9"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25"/>
       <c r="B57" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="25"/>
       <c r="D57" s="26">
-        <v>44946</v>
+        <v>45171</v>
       </c>
       <c r="E57" s="27">
-        <v>27247870.82</v>
+        <v>27794774.449999996</v>
       </c>
       <c r="F57" s="27">
-        <v>606.2357233124194</v>
+        <v>615.32342542781862</v>
       </c>
       <c r="G57" s="28"/>
       <c r="H57" s="26">
-        <v>24999</v>
+        <v>25037</v>
       </c>
       <c r="I57" s="27">
-        <v>17166950.789999999</v>
+        <v>17337223.32</v>
       </c>
       <c r="J57" s="27">
-        <v>686.70549981999272</v>
+        <v>692.4640859527899</v>
       </c>
       <c r="K57" s="28"/>
       <c r="L57" s="26">
-        <v>69945</v>
+        <v>70208</v>
       </c>
       <c r="M57" s="27">
-        <v>44414821.609999999</v>
+        <v>45131997.769999996</v>
       </c>
       <c r="N57" s="27">
-        <v>634.99637729644724</v>
+        <v>642.83269385255232</v>
       </c>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="39"/>
       <c r="D58" s="31">
-        <v>32144</v>
+        <v>32302</v>
       </c>
       <c r="E58" s="32">
-        <v>19492717.140000001</v>
+        <v>19836529.850000001</v>
       </c>
       <c r="F58" s="32">
-        <v>606.41852725236436</v>
+        <v>614.0960265618229</v>
       </c>
       <c r="G58" s="38"/>
       <c r="H58" s="31">
-        <v>17303</v>
+        <v>17333</v>
       </c>
       <c r="I58" s="32">
-        <v>11961196.26</v>
+        <v>12021428.220000001</v>
       </c>
       <c r="J58" s="32">
-        <v>691.27875281743047</v>
+        <v>693.55727340910403</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="31">
-        <v>49447</v>
+        <v>49635</v>
       </c>
       <c r="M58" s="32">
-        <v>31453913.399999999</v>
+        <v>31857958.07</v>
       </c>
       <c r="N58" s="32">
-        <v>636.11368536008251</v>
+        <v>641.84462717840233</v>
       </c>
       <c r="O58" s="23"/>
     </row>
     <row r="59" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="39"/>
       <c r="D59" s="31">
-        <v>4567</v>
+        <v>4584</v>
       </c>
       <c r="E59" s="32">
-        <v>2776187.8600000003</v>
+        <v>2852523.97</v>
       </c>
       <c r="F59" s="32">
-        <v>607.87997810378806</v>
+        <v>622.27835296684123</v>
       </c>
       <c r="G59" s="38"/>
       <c r="H59" s="31">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="I59" s="32">
-        <v>1593688.08</v>
+        <v>1613806.41</v>
       </c>
       <c r="J59" s="32">
-        <v>681.93756097560981</v>
+        <v>690.2508169375534</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="31">
-        <v>6904</v>
+        <v>6922</v>
       </c>
       <c r="M59" s="32">
-        <v>4369875.9400000004</v>
+        <v>4466330.38</v>
       </c>
       <c r="N59" s="32">
-        <v>632.94842699884134</v>
+        <v>645.23698064143309</v>
       </c>
       <c r="O59" s="23"/>
     </row>
     <row r="60" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="39"/>
       <c r="D60" s="31">
-        <v>2569</v>
+        <v>2581</v>
       </c>
       <c r="E60" s="32">
-        <v>1563760.42</v>
+        <v>1574810.08</v>
       </c>
       <c r="F60" s="32">
-        <v>608.70393927598286</v>
+        <v>610.15500968616823</v>
       </c>
       <c r="G60" s="38"/>
       <c r="H60" s="31">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="I60" s="32">
-        <v>922032.84</v>
+        <v>952057.78</v>
       </c>
       <c r="J60" s="32">
-        <v>680.96960118168386</v>
+        <v>704.18474852071006</v>
       </c>
       <c r="K60" s="38"/>
       <c r="L60" s="31">
-        <v>3923</v>
+        <v>3933</v>
       </c>
       <c r="M60" s="32">
-        <v>2485793.2599999998</v>
+        <v>2526867.8600000003</v>
       </c>
       <c r="N60" s="32">
-        <v>633.64600050981392</v>
+        <v>642.47847953216387</v>
       </c>
       <c r="O60" s="23"/>
     </row>
     <row r="61" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="39"/>
       <c r="D61" s="31">
-        <v>5666</v>
+        <v>5704</v>
       </c>
       <c r="E61" s="32">
-        <v>3415205.4000000004</v>
+        <v>3530910.5500000003</v>
       </c>
       <c r="F61" s="32">
-        <v>602.75421814331105</v>
+        <v>619.02358870967748</v>
       </c>
       <c r="G61" s="38"/>
       <c r="H61" s="31">
-        <v>4005</v>
+        <v>4014</v>
       </c>
       <c r="I61" s="32">
-        <v>2690033.61</v>
+        <v>2749930.91</v>
       </c>
       <c r="J61" s="32">
-        <v>671.66881647940068</v>
+        <v>685.08493024414554</v>
       </c>
       <c r="K61" s="38"/>
       <c r="L61" s="31">
-        <v>9671</v>
+        <v>9718</v>
       </c>
       <c r="M61" s="32">
-        <v>6105239.0099999998</v>
+        <v>6280841.4600000009</v>
       </c>
       <c r="N61" s="32">
-        <v>631.29345569227587</v>
+        <v>646.31009055361199</v>
       </c>
       <c r="O61" s="23"/>
     </row>
     <row r="62" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25"/>
       <c r="B62" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="25"/>
       <c r="D62" s="35">
-        <v>35974</v>
+        <v>36111</v>
       </c>
       <c r="E62" s="36">
-        <v>22364468.809999999</v>
+        <v>22435462.590000004</v>
       </c>
       <c r="F62" s="36">
-        <v>621.6842388947573</v>
+        <v>621.29164492813834</v>
       </c>
       <c r="G62" s="28"/>
       <c r="H62" s="35">
-        <v>15376</v>
+        <v>15337</v>
       </c>
       <c r="I62" s="36">
-        <v>10622155.050000001</v>
+        <v>10348304.890000001</v>
       </c>
       <c r="J62" s="36">
-        <v>690.82694133714881</v>
+        <v>674.72810132359655</v>
       </c>
       <c r="K62" s="28"/>
       <c r="L62" s="35">
-        <v>51350</v>
+        <v>51448</v>
       </c>
       <c r="M62" s="36">
-        <v>32986623.859999999</v>
+        <v>32783767.480000004</v>
       </c>
       <c r="N62" s="36">
-        <v>642.38800116845175</v>
+        <v>637.22141735344428</v>
       </c>
       <c r="O62" s="25"/>
     </row>
     <row r="63" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="39"/>
       <c r="D63" s="31">
-        <v>15095</v>
+        <v>15178</v>
       </c>
       <c r="E63" s="32">
-        <v>9729817.0700000003</v>
+        <v>9711173.620000001</v>
       </c>
       <c r="F63" s="32">
-        <v>644.5721808545876</v>
+        <v>639.81905521149042</v>
       </c>
       <c r="G63" s="38"/>
       <c r="H63" s="31">
-        <v>5088</v>
+        <v>5079</v>
       </c>
       <c r="I63" s="32">
-        <v>3543960.96</v>
+        <v>3423341.02</v>
       </c>
       <c r="J63" s="32">
-        <v>696.53320754716981</v>
+        <v>674.01870840716674</v>
       </c>
       <c r="K63" s="38"/>
       <c r="L63" s="31">
-        <v>20183</v>
+        <v>20257</v>
       </c>
       <c r="M63" s="32">
-        <v>13273778.030000001</v>
+        <v>13134514.640000001</v>
       </c>
       <c r="N63" s="32">
-        <v>657.6712099291484</v>
+        <v>648.39387076072467</v>
       </c>
       <c r="O63" s="23"/>
     </row>
     <row r="64" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="39"/>
       <c r="D64" s="31">
-        <v>2873</v>
+        <v>2886</v>
       </c>
       <c r="E64" s="32">
-        <v>1739242.88</v>
+        <v>1785122.8599999999</v>
       </c>
       <c r="F64" s="32">
-        <v>605.3751757744518</v>
+        <v>618.54568953568946</v>
       </c>
       <c r="G64" s="38"/>
       <c r="H64" s="31">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="I64" s="32">
-        <v>1350337.45</v>
+        <v>1353570.69</v>
       </c>
       <c r="J64" s="32">
-        <v>687.194631043257</v>
+        <v>686.04697921946274</v>
       </c>
       <c r="K64" s="38"/>
       <c r="L64" s="31">
-        <v>4838</v>
+        <v>4859</v>
       </c>
       <c r="M64" s="32">
-        <v>3089580.33</v>
+        <v>3138693.55</v>
       </c>
       <c r="N64" s="32">
-        <v>638.60693054981402</v>
+        <v>645.95463058242433</v>
       </c>
       <c r="O64" s="23"/>
     </row>
     <row r="65" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="39"/>
       <c r="D65" s="31">
-        <v>18006</v>
+        <v>18047</v>
       </c>
       <c r="E65" s="32">
-        <v>10895408.859999999</v>
+        <v>10939166.110000001</v>
       </c>
       <c r="F65" s="32">
-        <v>605.09879262468064</v>
+        <v>606.14872887460524</v>
       </c>
       <c r="G65" s="38"/>
       <c r="H65" s="31">
-        <v>8323</v>
+        <v>8285</v>
       </c>
       <c r="I65" s="32">
-        <v>5727856.6399999997</v>
+        <v>5571393.1799999997</v>
       </c>
       <c r="J65" s="32">
-        <v>688.1961600384476</v>
+        <v>672.46749305974652</v>
       </c>
       <c r="K65" s="38"/>
       <c r="L65" s="31">
-        <v>26329</v>
+        <v>26332</v>
       </c>
       <c r="M65" s="32">
-        <v>16623265.5</v>
+        <v>16510559.290000001</v>
       </c>
       <c r="N65" s="32">
-        <v>631.36714269436743</v>
+        <v>627.01501177274804</v>
       </c>
       <c r="O65" s="23"/>
     </row>
     <row r="66" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="25"/>
       <c r="B66" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="25"/>
       <c r="D66" s="35">
-        <v>7948</v>
+        <v>7982</v>
       </c>
       <c r="E66" s="36">
-        <v>4927185.83</v>
+        <v>4954369.51</v>
       </c>
       <c r="F66" s="36">
-        <v>619.92775918470056</v>
+        <v>620.69274743172139</v>
       </c>
       <c r="G66" s="28"/>
       <c r="H66" s="35">
-        <v>4643</v>
+        <v>4631</v>
       </c>
       <c r="I66" s="36">
-        <v>3182590.3499999996</v>
+        <v>3179528.37</v>
       </c>
       <c r="J66" s="36">
-        <v>685.45990738746491</v>
+        <v>686.5749017490823</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="35">
-        <v>12591</v>
+        <v>12613</v>
       </c>
       <c r="M66" s="36">
-        <v>8109776.1799999997</v>
+        <v>8133897.8799999999</v>
       </c>
       <c r="N66" s="36">
-        <v>644.0930966563418</v>
+        <v>644.88209624990088</v>
       </c>
       <c r="O66" s="25"/>
     </row>
     <row r="67" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="39"/>
       <c r="D67" s="31">
-        <v>5282</v>
+        <v>5305</v>
       </c>
       <c r="E67" s="32">
-        <v>3266077.69</v>
+        <v>3290926.9499999997</v>
       </c>
       <c r="F67" s="32">
-        <v>618.34109996213556</v>
+        <v>620.34438265786991</v>
       </c>
       <c r="G67" s="38"/>
       <c r="H67" s="31">
-        <v>2943</v>
+        <v>2920</v>
       </c>
       <c r="I67" s="32">
-        <v>2000038.64</v>
+        <v>1992068.65</v>
       </c>
       <c r="J67" s="32">
-        <v>679.59179068977232</v>
+        <v>682.21529109589039</v>
       </c>
       <c r="K67" s="38"/>
       <c r="L67" s="31">
         <v>8225</v>
       </c>
       <c r="M67" s="32">
-        <v>5266116.33</v>
+        <v>5282995.5999999996</v>
       </c>
       <c r="N67" s="32">
-        <v>640.25730455927055</v>
+        <v>642.30949544072939</v>
       </c>
       <c r="O67" s="23"/>
     </row>
     <row r="68" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="39"/>
       <c r="D68" s="31">
-        <v>2666</v>
+        <v>2677</v>
       </c>
       <c r="E68" s="32">
-        <v>1661108.14</v>
+        <v>1663442.56</v>
       </c>
       <c r="F68" s="32">
-        <v>623.07132033008247</v>
+        <v>621.38310048561823</v>
       </c>
       <c r="G68" s="38"/>
       <c r="H68" s="31">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="I68" s="32">
-        <v>1182551.71</v>
+        <v>1187459.72</v>
       </c>
       <c r="J68" s="32">
-        <v>695.61865294117649</v>
+        <v>694.01503214494448</v>
       </c>
       <c r="K68" s="38"/>
       <c r="L68" s="31">
-        <v>4366</v>
+        <v>4388</v>
       </c>
       <c r="M68" s="32">
-        <v>2843659.8499999996</v>
+        <v>2850902.2800000003</v>
       </c>
       <c r="N68" s="32">
-        <v>651.31925103069159</v>
+        <v>649.70425706472201</v>
       </c>
       <c r="O68" s="23"/>
     </row>
     <row r="69" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="25"/>
       <c r="B69" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="25"/>
       <c r="D69" s="35">
-        <v>24599</v>
+        <v>24632</v>
       </c>
       <c r="E69" s="36">
-        <v>15311885.41</v>
+        <v>15410003.579999998</v>
       </c>
       <c r="F69" s="36">
-        <v>622.45966949876015</v>
+        <v>625.60910928873</v>
       </c>
       <c r="G69" s="28"/>
       <c r="H69" s="35">
-        <v>11898</v>
+        <v>11869</v>
       </c>
       <c r="I69" s="36">
-        <v>8198333.3800000008</v>
+        <v>8248333.8300000001</v>
       </c>
       <c r="J69" s="36">
-        <v>689.05138510674067</v>
+        <v>694.94766450417058</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="35">
-        <v>36497</v>
+        <v>36501</v>
       </c>
       <c r="M69" s="36">
-        <v>23510218.789999999</v>
+        <v>23658337.409999996</v>
       </c>
       <c r="N69" s="36">
-        <v>644.16852864619011</v>
+        <v>648.15586997616492</v>
       </c>
       <c r="O69" s="25"/>
     </row>
     <row r="70" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="25"/>
       <c r="D70" s="49">
-        <v>8985</v>
+        <v>8983</v>
       </c>
       <c r="E70" s="50">
-        <v>5530904.8899999997</v>
+        <v>5511504.0099999998</v>
       </c>
       <c r="F70" s="50">
-        <v>615.57093934335001</v>
+        <v>613.54825893354109</v>
       </c>
       <c r="G70" s="28"/>
       <c r="H70" s="49">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="I70" s="50">
-        <v>2958464.71</v>
+        <v>2950267.8</v>
       </c>
       <c r="J70" s="50">
-        <v>685.14699166280684</v>
+        <v>683.09048390831208</v>
       </c>
       <c r="K70" s="28"/>
       <c r="L70" s="49">
-        <v>13303</v>
+        <v>13302</v>
       </c>
       <c r="M70" s="50">
-        <v>8489369.5999999996</v>
+        <v>8461771.8099999987</v>
       </c>
       <c r="N70" s="50">
-        <v>638.15452153649551</v>
+        <v>636.12778604721086</v>
       </c>
       <c r="O70" s="23"/>
     </row>
     <row r="71" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="39"/>
       <c r="D71" s="31">
-        <v>2904</v>
+        <v>2879</v>
       </c>
       <c r="E71" s="32">
-        <v>1850084.12</v>
+        <v>1794845.41</v>
       </c>
       <c r="F71" s="32">
-        <v>637.08130853994498</v>
+        <v>623.42667940257036</v>
       </c>
       <c r="G71" s="38"/>
       <c r="H71" s="31">
-        <v>1233</v>
+        <v>1230</v>
       </c>
       <c r="I71" s="32">
-        <v>861944.48</v>
+        <v>855882.83</v>
       </c>
       <c r="J71" s="32">
-        <v>699.06283860502833</v>
+        <v>695.83969918699188</v>
       </c>
       <c r="K71" s="38"/>
       <c r="L71" s="31">
-        <v>4137</v>
+        <v>4109</v>
       </c>
       <c r="M71" s="32">
-        <v>2712028.6</v>
+        <v>2650728.2399999998</v>
       </c>
       <c r="N71" s="32">
-        <v>655.55441140923381</v>
+        <v>645.10300316378675</v>
       </c>
       <c r="O71" s="23"/>
     </row>
     <row r="72" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="31">
-        <v>3379</v>
+        <v>3390</v>
       </c>
       <c r="E72" s="32">
-        <v>2125448.27</v>
+        <v>2124813.4299999997</v>
       </c>
       <c r="F72" s="32">
-        <v>629.01694880142054</v>
+        <v>626.78862241887896</v>
       </c>
       <c r="G72" s="38"/>
       <c r="H72" s="31">
-        <v>1736</v>
+        <v>1728</v>
       </c>
       <c r="I72" s="32">
-        <v>1186976.76</v>
+        <v>1202407.27</v>
       </c>
       <c r="J72" s="32">
-        <v>683.74237327188939</v>
+        <v>695.83754050925927</v>
       </c>
       <c r="K72" s="38"/>
       <c r="L72" s="31">
-        <v>5115</v>
+        <v>5118</v>
       </c>
       <c r="M72" s="32">
-        <v>3312425.0300000003</v>
+        <v>3327220.6999999997</v>
       </c>
       <c r="N72" s="32">
-        <v>647.59042619745856</v>
+        <v>650.10173896053141</v>
       </c>
       <c r="O72" s="23"/>
     </row>
     <row r="73" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="31">
-        <v>9331</v>
+        <v>9380</v>
       </c>
       <c r="E73" s="32">
-        <v>5805448.1300000008</v>
+        <v>5978840.7299999995</v>
       </c>
       <c r="F73" s="32">
-        <v>622.16784160325801</v>
+        <v>637.40306289978673</v>
       </c>
       <c r="G73" s="38"/>
       <c r="H73" s="31">
-        <v>4611</v>
+        <v>4592</v>
       </c>
       <c r="I73" s="32">
-        <v>3190947.43</v>
+        <v>3239775.93</v>
       </c>
       <c r="J73" s="32">
-        <v>692.02937106918239</v>
+        <v>705.52611716027877</v>
       </c>
       <c r="K73" s="38"/>
       <c r="L73" s="31">
-        <v>13942</v>
+        <v>13972</v>
       </c>
       <c r="M73" s="32">
-        <v>8996395.5600000005</v>
+        <v>9218616.6600000001</v>
       </c>
       <c r="N73" s="32">
-        <v>645.27295653421322</v>
+        <v>659.79220297738334</v>
       </c>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="25"/>
       <c r="B74" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="25"/>
       <c r="D74" s="35">
-        <v>30171</v>
+        <v>30267</v>
       </c>
       <c r="E74" s="36">
-        <v>18839921.350000001</v>
+        <v>18598136.699999999</v>
       </c>
       <c r="F74" s="36">
-        <v>624.4380812700939</v>
+        <v>614.46911487758939</v>
       </c>
       <c r="G74" s="28"/>
       <c r="H74" s="35">
-        <v>12746</v>
+        <v>12740</v>
       </c>
       <c r="I74" s="36">
-        <v>9255209.1799999997</v>
+        <v>8979171.0600000005</v>
       </c>
       <c r="J74" s="36">
-        <v>726.12656362780479</v>
+        <v>704.80149607535327</v>
       </c>
       <c r="K74" s="28"/>
       <c r="L74" s="35">
-        <v>42917</v>
+        <v>43007</v>
       </c>
       <c r="M74" s="36">
-        <v>28095130.530000001</v>
+        <v>27577307.759999998</v>
       </c>
       <c r="N74" s="36">
-        <v>654.63873360206912</v>
+        <v>641.2283525937637</v>
       </c>
       <c r="O74" s="25"/>
     </row>
     <row r="75" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="25"/>
       <c r="D75" s="35">
-        <v>9644</v>
+        <v>9674</v>
       </c>
       <c r="E75" s="36">
-        <v>5937458.0199999996</v>
+        <v>5896319.9699999997</v>
       </c>
       <c r="F75" s="36">
-        <v>615.66341974284524</v>
+        <v>609.50175418647916</v>
       </c>
       <c r="G75" s="28"/>
       <c r="H75" s="35">
-        <v>7057</v>
+        <v>7038</v>
       </c>
       <c r="I75" s="36">
-        <v>4887088.7300000004</v>
+        <v>4896602.3899999997</v>
       </c>
       <c r="J75" s="36">
-        <v>692.51647017146104</v>
+        <v>695.73776499005396</v>
       </c>
       <c r="K75" s="28"/>
       <c r="L75" s="35">
-        <v>16701</v>
+        <v>16712</v>
       </c>
       <c r="M75" s="36">
-        <v>10824546.75</v>
+        <v>10792922.359999999</v>
       </c>
       <c r="N75" s="36">
-        <v>648.13764145859534</v>
+        <v>645.81871469602675</v>
       </c>
       <c r="O75" s="23"/>
     </row>
     <row r="76" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="25"/>
       <c r="B76" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C76" s="25"/>
       <c r="D76" s="35">
-        <v>2364</v>
+        <v>2391</v>
       </c>
       <c r="E76" s="36">
-        <v>1430711.48</v>
+        <v>1470507.29</v>
       </c>
       <c r="F76" s="36">
-        <v>605.20790186125214</v>
+        <v>615.0176871601841</v>
       </c>
       <c r="G76" s="28"/>
       <c r="H76" s="35">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="I76" s="36">
-        <v>652521.01</v>
+        <v>669806.07999999996</v>
       </c>
       <c r="J76" s="36">
-        <v>697.13783119658126</v>
+        <v>704.31764458464772</v>
       </c>
       <c r="K76" s="28"/>
       <c r="L76" s="35">
-        <v>3300</v>
+        <v>3342</v>
       </c>
       <c r="M76" s="36">
-        <v>2083232.49</v>
+        <v>2140313.37</v>
       </c>
       <c r="N76" s="36">
-        <v>631.28257272727274</v>
+        <v>640.42889587073614</v>
       </c>
       <c r="O76" s="25"/>
     </row>
     <row r="77" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="25"/>
       <c r="D77" s="35">
-        <v>8672</v>
+        <v>8756</v>
       </c>
       <c r="E77" s="36">
-        <v>5352960.38</v>
+        <v>5409680.7500000009</v>
       </c>
       <c r="F77" s="36">
-        <v>617.26941651291509</v>
+        <v>617.82557674737336</v>
       </c>
       <c r="G77" s="28"/>
       <c r="H77" s="35">
-        <v>5686</v>
+        <v>5713</v>
       </c>
       <c r="I77" s="36">
-        <v>3912682.8200000003</v>
+        <v>3986204.58</v>
       </c>
       <c r="J77" s="36">
-        <v>688.12571579317625</v>
+        <v>697.74279362856646</v>
       </c>
       <c r="K77" s="28"/>
       <c r="L77" s="35">
-        <v>14358</v>
+        <v>14469</v>
       </c>
       <c r="M77" s="36">
-        <v>9265643.1999999993</v>
+        <v>9395885.3300000019</v>
       </c>
       <c r="N77" s="36">
-        <v>645.32965594093878</v>
+        <v>649.38042228212055</v>
       </c>
       <c r="O77" s="23"/>
     </row>
     <row r="78" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25"/>
       <c r="B78" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="25"/>
       <c r="D78" s="49">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="E78" s="50">
-        <v>764823.39</v>
+        <v>758154.55999999994</v>
       </c>
       <c r="F78" s="50">
-        <v>624.85571078431371</v>
+        <v>615.38519480519471</v>
       </c>
       <c r="G78" s="28"/>
       <c r="H78" s="49">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="I78" s="50">
-        <v>483497.68</v>
+        <v>490125.07</v>
       </c>
       <c r="J78" s="50">
-        <v>712.0731664212077</v>
+        <v>722.89833333333331</v>
       </c>
       <c r="K78" s="28"/>
       <c r="L78" s="49">
-        <v>1903</v>
+        <v>1910</v>
       </c>
       <c r="M78" s="50">
-        <v>1248321.07</v>
+        <v>1248279.6299999999</v>
       </c>
       <c r="N78" s="50">
-        <v>655.97533893851812</v>
+        <v>653.54954450261778</v>
       </c>
       <c r="O78" s="25"/>
     </row>
     <row r="79" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="31">
-        <v>2483</v>
+        <v>2520</v>
       </c>
       <c r="E79" s="32">
-        <v>1541627.29</v>
+        <v>1590942.05</v>
       </c>
       <c r="F79" s="32">
-        <v>620.87285138944821</v>
+        <v>631.32621031746032</v>
       </c>
       <c r="G79" s="38"/>
       <c r="H79" s="31">
-        <v>1544</v>
+        <v>1568</v>
       </c>
       <c r="I79" s="32">
-        <v>1109164.71</v>
+        <v>1168710.81</v>
       </c>
       <c r="J79" s="32">
-        <v>718.3709261658031</v>
+        <v>745.35128188775514</v>
       </c>
       <c r="K79" s="38"/>
       <c r="L79" s="31">
-        <v>4027</v>
+        <v>4088</v>
       </c>
       <c r="M79" s="32">
-        <v>2650792</v>
+        <v>2759652.8600000003</v>
       </c>
       <c r="N79" s="32">
-        <v>658.25478023342441</v>
+        <v>675.06185420743645</v>
       </c>
       <c r="O79" s="23"/>
     </row>
     <row r="80" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="25"/>
       <c r="B80" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="25"/>
       <c r="D80" s="49">
-        <v>4965</v>
+        <v>5004</v>
       </c>
       <c r="E80" s="50">
-        <v>3046509.7</v>
+        <v>3060584.14</v>
       </c>
       <c r="F80" s="50">
-        <v>613.59711983887212</v>
+        <v>611.62752597921667</v>
       </c>
       <c r="G80" s="28"/>
       <c r="H80" s="49">
-        <v>3463</v>
+        <v>3467</v>
       </c>
       <c r="I80" s="50">
-        <v>2320020.4300000002</v>
+        <v>2327368.7000000002</v>
       </c>
       <c r="J80" s="50">
-        <v>669.94525844643374</v>
+        <v>671.29180847995394</v>
       </c>
       <c r="K80" s="28"/>
       <c r="L80" s="49">
-        <v>8428</v>
+        <v>8471</v>
       </c>
       <c r="M80" s="50">
-        <v>5366530.1300000008</v>
+        <v>5387952.8399999999</v>
       </c>
       <c r="N80" s="50">
-        <v>636.75013407688664</v>
+        <v>636.04684688938733</v>
       </c>
       <c r="O80" s="25"/>
     </row>
     <row r="81" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="25"/>
       <c r="D81" s="35">
-        <v>1577</v>
+        <v>1574</v>
       </c>
       <c r="E81" s="36">
-        <v>969389.37</v>
+        <v>955886.33000000007</v>
       </c>
       <c r="F81" s="36">
-        <v>614.70473684210526</v>
+        <v>607.29754129606101</v>
       </c>
       <c r="G81" s="28"/>
       <c r="H81" s="35">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="I81" s="36">
-        <v>511790.45</v>
+        <v>526207.76</v>
       </c>
       <c r="J81" s="36">
-        <v>697.26219346049049</v>
+        <v>708.22040376850612</v>
       </c>
       <c r="K81" s="28"/>
       <c r="L81" s="35">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="M81" s="36">
-        <v>1481179.82</v>
+        <v>1482094.09</v>
       </c>
       <c r="N81" s="36">
-        <v>640.9259281696236</v>
+        <v>639.6608070781183</v>
       </c>
       <c r="O81" s="23"/>
     </row>
     <row r="82" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23"/>
       <c r="B82" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="25"/>
       <c r="D82" s="35">
-        <v>1386</v>
+        <v>1384</v>
       </c>
       <c r="E82" s="36">
-        <v>842997.5</v>
+        <v>842493.42</v>
       </c>
       <c r="F82" s="36">
-        <v>608.22330447330444</v>
+        <v>608.73802023121391</v>
       </c>
       <c r="G82" s="28"/>
       <c r="H82" s="35">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="I82" s="36">
-        <v>612180.39</v>
+        <v>586505.97</v>
       </c>
       <c r="J82" s="36">
-        <v>713.49695804195801</v>
+        <v>685.97189473684205</v>
       </c>
       <c r="K82" s="28"/>
       <c r="L82" s="35">
-        <v>2244</v>
+        <v>2239</v>
       </c>
       <c r="M82" s="36">
-        <v>1455177.8900000001</v>
+        <v>1428999.3900000001</v>
       </c>
       <c r="N82" s="36">
-        <v>648.47499554367209</v>
+        <v>638.23108083966065</v>
       </c>
       <c r="O82" s="23"/>
     </row>
     <row r="83" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="51" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="25"/>
       <c r="D83" s="52">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="E83" s="53">
-        <v>1039466.43</v>
+        <v>1061696.71</v>
       </c>
       <c r="F83" s="53">
-        <v>625.80760385310055</v>
+        <v>637.27293517406963</v>
       </c>
       <c r="G83" s="28"/>
       <c r="H83" s="52">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="I83" s="53">
-        <v>586269.29</v>
+        <v>600768.6</v>
       </c>
       <c r="J83" s="53">
-        <v>722.00651477832514</v>
+        <v>740.7750924784217</v>
       </c>
       <c r="K83" s="28"/>
       <c r="L83" s="52">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="M83" s="53">
-        <v>1625735.7200000002</v>
+        <v>1662465.31</v>
       </c>
       <c r="N83" s="53">
-        <v>657.3941447634453</v>
+        <v>671.16080339119901</v>
       </c>
       <c r="O83" s="23"/>
     </row>
     <row r="84" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="9"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="43"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="43"/>
       <c r="N84" s="9"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3"/>
       <c r="B85" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="55"/>
       <c r="D85" s="56">
-        <v>300517</v>
+        <v>301888</v>
       </c>
       <c r="E85" s="57">
-        <v>188160808.27000001</v>
+        <v>189529746.52000004</v>
       </c>
       <c r="F85" s="58">
-        <v>626.12367443439143</v>
+        <v>627.81477408840374</v>
       </c>
       <c r="G85" s="59">
         <v>0</v>
       </c>
       <c r="H85" s="56">
-        <v>164959</v>
+        <v>164860</v>
       </c>
       <c r="I85" s="57">
-        <v>115290301.54000001</v>
+        <v>115446563.58000001</v>
       </c>
       <c r="J85" s="58">
-        <v>698.90276699058563</v>
+        <v>700.27031165837684</v>
       </c>
       <c r="K85" s="59"/>
       <c r="L85" s="56">
-        <v>465476</v>
+        <v>466748</v>
       </c>
       <c r="M85" s="57">
-        <v>303451109.81</v>
+        <v>304976310.10000002</v>
       </c>
       <c r="N85" s="58">
-        <v>651.91569449337885</v>
+        <v>653.40678503175161</v>
       </c>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="43"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="9"/>
       <c r="O86" s="3"/>
     </row>
     <row r="87" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="60"/>
     </row>
     <row r="88" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
     </row>
     <row r="89" spans="1:16" s="61" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="62"/>
       <c r="F89" s="63">
         <v>0</v>
       </c>
       <c r="G89" s="64"/>
       <c r="H89" s="64"/>
     </row>
     <row r="90" spans="1:16" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="65"/>
       <c r="B90" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="66"/>
       <c r="E90" s="66"/>
       <c r="F90" s="63">
-        <v>303451109.81</v>
+        <v>304976310.10000002</v>
       </c>
       <c r="G90" s="67"/>
       <c r="H90" s="67"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="L90" s="68"/>
       <c r="M90" s="68"/>
       <c r="N90" s="68"/>
       <c r="O90" s="68"/>
       <c r="P90" s="69"/>
     </row>
     <row r="91" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="70"/>
       <c r="D91" s="71"/>
       <c r="E91" s="71"/>
       <c r="P91" s="72"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B92" s="73" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B93" s="74"/>
     </row>