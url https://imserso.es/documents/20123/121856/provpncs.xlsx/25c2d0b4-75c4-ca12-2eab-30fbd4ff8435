--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFBA350F-B14B-48BA-88AE-6FE6C26953BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{395BE83F-C81E-4E49-9CA3-CB37ED321853}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{C0FD6010-ECB6-4BB8-9E36-8BBF2F8DAD89}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{E2B45DE4-0378-4ED3-8D7A-D86FB4974B1B}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PROV. 2026 A2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="84">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 2</t>
   </si>
   <si>
     <t>P E N S I O N E S  N O  C O N T R I B U T I V A S  D E  L A  S E G U R I D A D  S O C I A L</t>
   </si>
   <si>
     <t>PENSIONES E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>MAYO</t>
+    <t>JULIO</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>TOTAL JUBILACIÓN E INCAPACIDAD</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>IMPORTE</t>
   </si>
   <si>
     <t>PROMEDIO</t>
   </si>
@@ -818,52 +818,52 @@
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{B90581AA-55F3-4FF8-A2FB-AC2D69E47714}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{BC502228-9488-496F-AC5B-8498BA928CAD}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{894A634C-287A-493D-ADC7-D0ADFC465069}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{F628CCA6-49A8-4672-A05F-0F449FA3C4DC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1185,55 +1185,55 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF7D597F-E256-42D0-9A8B-DB4EF3D1E1EF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64F6DA58-6E05-4183-8AC1-D3AB047709C0}">
   <dimension ref="A1:Q96"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F85" sqref="F85"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="5.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>1</v>
@@ -1409,1335 +1409,1335 @@
     </row>
     <row r="9" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="26">
-        <v>58353</v>
+        <v>59141</v>
       </c>
       <c r="E10" s="27">
-        <v>38285195.640000001</v>
+        <v>38280393.200000003</v>
       </c>
       <c r="F10" s="27">
-        <v>656.09644131407128</v>
+        <v>647.27335012935191</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="26">
-        <v>36266</v>
+        <v>36457</v>
       </c>
       <c r="I10" s="27">
-        <v>26259150.560000002</v>
+        <v>26502821.200000003</v>
       </c>
       <c r="J10" s="27">
-        <v>724.07077041857394</v>
+        <v>726.96111034917851</v>
       </c>
       <c r="K10" s="28"/>
       <c r="L10" s="26">
-        <v>94619</v>
+        <v>95598</v>
       </c>
       <c r="M10" s="27">
-        <v>64544346.200000003</v>
+        <v>64783214.400000006</v>
       </c>
       <c r="N10" s="27">
-        <v>682.14995085553642</v>
+        <v>677.66286323981683</v>
       </c>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="31">
-        <v>4188</v>
+        <v>4247</v>
       </c>
       <c r="E11" s="32">
-        <v>2668647.7599999998</v>
+        <v>2735728.67</v>
       </c>
       <c r="F11" s="32">
-        <v>637.21293218720143</v>
+        <v>644.15556157287494</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31">
-        <v>2354</v>
+        <v>2351</v>
       </c>
       <c r="I11" s="32">
-        <v>1706843.49</v>
+        <v>1704477.31</v>
       </c>
       <c r="J11" s="32">
-        <v>725.08219626168227</v>
+        <v>725.00098256061256</v>
       </c>
       <c r="K11" s="28"/>
       <c r="L11" s="31">
-        <v>6542</v>
+        <v>6598</v>
       </c>
       <c r="M11" s="32">
-        <v>4375491.25</v>
+        <v>4440205.9800000004</v>
       </c>
       <c r="N11" s="32">
-        <v>668.83082390706204</v>
+        <v>672.96240982115796</v>
       </c>
       <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="31">
-        <v>10289</v>
+        <v>10447</v>
       </c>
       <c r="E12" s="32">
-        <v>6991272.5999999996</v>
+        <v>7158103.7599999998</v>
       </c>
       <c r="F12" s="32">
-        <v>679.48999902808816</v>
+        <v>685.18270891164923</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31">
-        <v>6613</v>
+        <v>6627</v>
       </c>
       <c r="I12" s="32">
-        <v>4892492.57</v>
+        <v>4832122.34</v>
       </c>
       <c r="J12" s="32">
-        <v>739.82951308029646</v>
+        <v>729.15683416327147</v>
       </c>
       <c r="K12" s="28"/>
       <c r="L12" s="31">
-        <v>16902</v>
+        <v>17074</v>
       </c>
       <c r="M12" s="32">
-        <v>11883765.17</v>
+        <v>11990226.1</v>
       </c>
       <c r="N12" s="32">
-        <v>703.09816412258908</v>
+        <v>702.25056225840456</v>
       </c>
       <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="31">
-        <v>5194</v>
+        <v>5240</v>
       </c>
       <c r="E13" s="32">
-        <v>3219018.49</v>
+        <v>3182302.9499999997</v>
       </c>
       <c r="F13" s="32">
-        <v>619.75712167886024</v>
+        <v>607.30972328244275</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31">
-        <v>3313</v>
+        <v>3364</v>
       </c>
       <c r="I13" s="32">
-        <v>2358550.2999999998</v>
+        <v>2425396.23</v>
       </c>
       <c r="J13" s="32">
-        <v>711.90772713552667</v>
+        <v>720.98579964328178</v>
       </c>
       <c r="K13" s="28"/>
       <c r="L13" s="31">
-        <v>8507</v>
+        <v>8604</v>
       </c>
       <c r="M13" s="32">
-        <v>5577568.79</v>
+        <v>5607699.1799999997</v>
       </c>
       <c r="N13" s="32">
-        <v>655.64462090043492</v>
+        <v>651.75490237099018</v>
       </c>
       <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="31">
-        <v>5346</v>
+        <v>5414</v>
       </c>
       <c r="E14" s="32">
-        <v>3312661.72</v>
+        <v>3376773.6</v>
       </c>
       <c r="F14" s="32">
-        <v>619.65239805462033</v>
+        <v>623.71141485038788</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31">
-        <v>3821</v>
+        <v>3836</v>
       </c>
       <c r="I14" s="32">
-        <v>2698226</v>
+        <v>2748279.88</v>
       </c>
       <c r="J14" s="32">
-        <v>706.1570269562942</v>
+        <v>716.44418143899895</v>
       </c>
       <c r="K14" s="28"/>
       <c r="L14" s="31">
-        <v>9167</v>
+        <v>9250</v>
       </c>
       <c r="M14" s="32">
-        <v>6010887.7200000007</v>
+        <v>6125053.4800000004</v>
       </c>
       <c r="N14" s="32">
-        <v>655.7093618413877</v>
+        <v>662.16794378378381</v>
       </c>
       <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="31">
-        <v>3430</v>
+        <v>3467</v>
       </c>
       <c r="E15" s="32">
-        <v>2143243.7799999998</v>
+        <v>2154561.6</v>
       </c>
       <c r="F15" s="32">
-        <v>624.85241399416907</v>
+        <v>621.44839919238541</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31">
-        <v>3094</v>
+        <v>3079</v>
       </c>
       <c r="I15" s="32">
-        <v>2128907.2200000002</v>
+        <v>2122341.6</v>
       </c>
       <c r="J15" s="32">
-        <v>688.07602456367169</v>
+        <v>689.29574537187398</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="31">
-        <v>6524</v>
+        <v>6546</v>
       </c>
       <c r="M15" s="32">
-        <v>4272151</v>
+        <v>4276903.2</v>
       </c>
       <c r="N15" s="32">
-        <v>654.83614347026366</v>
+        <v>653.36131989000921</v>
       </c>
       <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="31">
-        <v>2870</v>
+        <v>2930</v>
       </c>
       <c r="E16" s="32">
-        <v>1938246.68</v>
+        <v>1945588.76</v>
       </c>
       <c r="F16" s="32">
-        <v>675.34727526132406</v>
+        <v>664.02346757679186</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31">
-        <v>2189</v>
+        <v>2198</v>
       </c>
       <c r="I16" s="32">
-        <v>1569259.54</v>
+        <v>1648557.58</v>
       </c>
       <c r="J16" s="32">
-        <v>716.88421196893557</v>
+        <v>750.02619654231125</v>
       </c>
       <c r="K16" s="28"/>
       <c r="L16" s="31">
-        <v>5059</v>
+        <v>5128</v>
       </c>
       <c r="M16" s="32">
-        <v>3507506.2199999997</v>
+        <v>3594146.34</v>
       </c>
       <c r="N16" s="32">
-        <v>693.3200672069579</v>
+        <v>700.88657176287052</v>
       </c>
       <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="31">
-        <v>14058</v>
+        <v>14228</v>
       </c>
       <c r="E17" s="32">
-        <v>8931987.7300000004</v>
+        <v>8976473.6899999995</v>
       </c>
       <c r="F17" s="32">
-        <v>635.36688931569222</v>
+        <v>630.90200238965417</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31">
-        <v>6402</v>
+        <v>6442</v>
       </c>
       <c r="I17" s="32">
-        <v>4607995.7699999996</v>
+        <v>4713437.08</v>
       </c>
       <c r="J17" s="32">
-        <v>719.77440955951261</v>
+        <v>731.67294008072031</v>
       </c>
       <c r="K17" s="28"/>
       <c r="L17" s="31">
-        <v>20460</v>
+        <v>20670</v>
       </c>
       <c r="M17" s="32">
-        <v>13539983.5</v>
+        <v>13689910.77</v>
       </c>
       <c r="N17" s="32">
-        <v>661.77827468230691</v>
+        <v>662.30821335268502</v>
       </c>
       <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="31">
-        <v>12978</v>
+        <v>13168</v>
       </c>
       <c r="E18" s="32">
-        <v>9080116.879999999</v>
+        <v>8750860.1699999999</v>
       </c>
       <c r="F18" s="32">
-        <v>699.65456002465703</v>
+        <v>664.55499468408266</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31">
-        <v>8480</v>
+        <v>8560</v>
       </c>
       <c r="I18" s="32">
-        <v>6296875.6699999999</v>
+        <v>6308209.1799999997</v>
       </c>
       <c r="J18" s="32">
-        <v>742.55609316037737</v>
+        <v>736.94032476635516</v>
       </c>
       <c r="K18" s="28"/>
       <c r="L18" s="31">
-        <v>21458</v>
+        <v>21728</v>
       </c>
       <c r="M18" s="32">
-        <v>15376992.549999999</v>
+        <v>15059069.35</v>
       </c>
       <c r="N18" s="32">
-        <v>716.6088428558113</v>
+        <v>693.0720429860088</v>
       </c>
       <c r="O18" s="23"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="35">
-        <v>5123</v>
+        <v>5191</v>
       </c>
       <c r="E19" s="36">
-        <v>3226692.4000000004</v>
+        <v>3298741.44</v>
       </c>
       <c r="F19" s="36">
-        <v>629.84430997462437</v>
+        <v>635.47321132729724</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="35">
-        <v>2353</v>
+        <v>2371</v>
       </c>
       <c r="I19" s="36">
-        <v>1643147.71</v>
+        <v>1676809.31</v>
       </c>
       <c r="J19" s="36">
-        <v>698.32031874203142</v>
+        <v>707.21607338675665</v>
       </c>
       <c r="K19" s="28"/>
       <c r="L19" s="35">
-        <v>7476</v>
+        <v>7562</v>
       </c>
       <c r="M19" s="36">
-        <v>4869840.1100000003</v>
+        <v>4975550.75</v>
       </c>
       <c r="N19" s="36">
-        <v>651.3964834135902</v>
+        <v>657.96756810367629</v>
       </c>
       <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="31">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="E20" s="32">
-        <v>644298.52</v>
+        <v>659801.18000000005</v>
       </c>
       <c r="F20" s="32">
-        <v>617.73587727708536</v>
+        <v>633.20650671785029</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="I20" s="32">
-        <v>378101.24</v>
+        <v>372869.43</v>
       </c>
       <c r="J20" s="32">
-        <v>691.22712979890309</v>
+        <v>689.22260628465801</v>
       </c>
       <c r="K20" s="28"/>
       <c r="L20" s="31">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="M20" s="32">
-        <v>1022399.76</v>
+        <v>1032670.6100000001</v>
       </c>
       <c r="N20" s="32">
-        <v>643.01871698113212</v>
+        <v>652.35035375868608</v>
       </c>
       <c r="O20" s="23"/>
     </row>
     <row r="21" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="31">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="E21" s="32">
-        <v>274486.53000000003</v>
+        <v>281924.65000000002</v>
       </c>
       <c r="F21" s="32">
-        <v>622.41843537414968</v>
+        <v>646.61616972477066</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="I21" s="32">
-        <v>116287.9</v>
+        <v>119072.9</v>
       </c>
       <c r="J21" s="32">
-        <v>672.1843930635838</v>
+        <v>713.01137724550892</v>
       </c>
       <c r="K21" s="28"/>
       <c r="L21" s="31">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="M21" s="32">
-        <v>390774.43000000005</v>
+        <v>400997.55000000005</v>
       </c>
       <c r="N21" s="32">
-        <v>636.44043973941382</v>
+        <v>665.00422885572152</v>
       </c>
       <c r="O21" s="23"/>
     </row>
     <row r="22" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="31">
-        <v>3639</v>
+        <v>3713</v>
       </c>
       <c r="E22" s="32">
-        <v>2307907.35</v>
+        <v>2357015.6100000003</v>
       </c>
       <c r="F22" s="32">
-        <v>634.21471558120368</v>
+        <v>634.80086453002968</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31">
-        <v>1633</v>
+        <v>1663</v>
       </c>
       <c r="I22" s="32">
-        <v>1148758.57</v>
+        <v>1184866.98</v>
       </c>
       <c r="J22" s="32">
-        <v>703.46513778322105</v>
+        <v>712.48766085387854</v>
       </c>
       <c r="K22" s="28"/>
       <c r="L22" s="31">
-        <v>5272</v>
+        <v>5376</v>
       </c>
       <c r="M22" s="32">
-        <v>3456665.92</v>
+        <v>3541882.5900000003</v>
       </c>
       <c r="N22" s="32">
-        <v>655.6650075872534</v>
+        <v>658.83232700892859</v>
       </c>
       <c r="O22" s="23"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="35">
-        <v>6114</v>
+        <v>6185</v>
       </c>
       <c r="E23" s="36">
-        <v>3947293.0100000002</v>
+        <v>4090689.86</v>
       </c>
       <c r="F23" s="36">
-        <v>645.61547432122995</v>
+        <v>661.38882134195637</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="35">
-        <v>3227</v>
+        <v>3242</v>
       </c>
       <c r="I23" s="36">
-        <v>2404398.2999999998</v>
+        <v>2380928.37</v>
       </c>
       <c r="J23" s="36">
-        <v>745.08779051750844</v>
+        <v>734.401101172116</v>
       </c>
       <c r="K23" s="28"/>
       <c r="L23" s="35">
-        <v>9341</v>
+        <v>9427</v>
       </c>
       <c r="M23" s="36">
-        <v>6351691.3100000005</v>
+        <v>6471618.2300000004</v>
       </c>
       <c r="N23" s="36">
-        <v>679.97979980730122</v>
+        <v>686.49816802800467</v>
       </c>
       <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="35">
-        <v>6039</v>
+        <v>6085</v>
       </c>
       <c r="E24" s="36">
-        <v>3765580.93</v>
+        <v>3773199.61</v>
       </c>
       <c r="F24" s="36">
-        <v>623.54378705083627</v>
+        <v>620.08210517666396</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="35">
-        <v>2302</v>
+        <v>2289</v>
       </c>
       <c r="I24" s="36">
-        <v>1632508.23</v>
+        <v>1610063.57</v>
       </c>
       <c r="J24" s="36">
-        <v>709.16951781059947</v>
+        <v>703.39168632590656</v>
       </c>
       <c r="K24" s="28"/>
       <c r="L24" s="35">
-        <v>8341</v>
+        <v>8374</v>
       </c>
       <c r="M24" s="36">
-        <v>5398089.1600000001</v>
+        <v>5383263.1799999997</v>
       </c>
       <c r="N24" s="36">
-        <v>647.17529792590813</v>
+        <v>642.85445187485072</v>
       </c>
       <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="35">
-        <v>25683</v>
+        <v>25772</v>
       </c>
       <c r="E25" s="36">
-        <v>16248291.35</v>
+        <v>16538628.340000002</v>
       </c>
       <c r="F25" s="36">
-        <v>632.64771833508541</v>
+        <v>641.7285557969891</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="35">
-        <v>16043</v>
+        <v>15892</v>
       </c>
       <c r="I25" s="36">
-        <v>10960754.52</v>
+        <v>10813623.870000001</v>
       </c>
       <c r="J25" s="36">
-        <v>683.21102786261918</v>
+        <v>680.44449219733201</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="35">
-        <v>41726</v>
+        <v>41664</v>
       </c>
       <c r="M25" s="36">
-        <v>27209045.869999997</v>
+        <v>27352252.210000001</v>
       </c>
       <c r="N25" s="36">
-        <v>652.08852681781138</v>
+        <v>656.49606878840245</v>
       </c>
       <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="25"/>
       <c r="D26" s="31">
-        <v>11526</v>
+        <v>11491</v>
       </c>
       <c r="E26" s="32">
-        <v>7157931.0899999999</v>
+        <v>7149458.8200000003</v>
       </c>
       <c r="F26" s="32">
-        <v>621.02473451327432</v>
+        <v>622.17899399530074</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="31">
-        <v>6297</v>
+        <v>6210</v>
       </c>
       <c r="I26" s="32">
-        <v>4218595.8499999996</v>
+        <v>4168753.91</v>
       </c>
       <c r="J26" s="32">
-        <v>669.93740670160389</v>
+        <v>671.29692592592596</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="31">
-        <v>17823</v>
+        <v>17701</v>
       </c>
       <c r="M26" s="32">
-        <v>11376526.939999999</v>
+        <v>11318212.73</v>
       </c>
       <c r="N26" s="32">
-        <v>638.3059496156651</v>
+        <v>639.410921981809</v>
       </c>
       <c r="O26" s="23"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="31">
-        <v>14157</v>
+        <v>14281</v>
       </c>
       <c r="E27" s="32">
-        <v>9090360.2599999998</v>
+        <v>9389169.5199999996</v>
       </c>
       <c r="F27" s="32">
-        <v>642.11063502154411</v>
+        <v>657.45882781317835</v>
       </c>
       <c r="G27" s="38"/>
       <c r="H27" s="31">
-        <v>9746</v>
+        <v>9682</v>
       </c>
       <c r="I27" s="32">
-        <v>6742158.6699999999</v>
+        <v>6644869.96</v>
       </c>
       <c r="J27" s="32">
-        <v>691.78726349271494</v>
+        <v>686.31170832472628</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="31">
-        <v>23903</v>
+        <v>23963</v>
       </c>
       <c r="M27" s="32">
-        <v>15832518.93</v>
+        <v>16034039.48</v>
       </c>
       <c r="N27" s="32">
-        <v>662.3653487009999</v>
+        <v>669.11653298835711</v>
       </c>
       <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="35">
-        <v>4556</v>
+        <v>4558</v>
       </c>
       <c r="E28" s="36">
-        <v>2772838.91</v>
+        <v>2860928.64</v>
       </c>
       <c r="F28" s="36">
-        <v>608.61257901668137</v>
+        <v>627.67192628345765</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="35">
-        <v>2813</v>
+        <v>2802</v>
       </c>
       <c r="I28" s="36">
-        <v>1964443.44</v>
+        <v>1969919.77</v>
       </c>
       <c r="J28" s="36">
-        <v>698.34462851048704</v>
+        <v>703.04060314061383</v>
       </c>
       <c r="K28" s="28"/>
       <c r="L28" s="35">
-        <v>7369</v>
+        <v>7360</v>
       </c>
       <c r="M28" s="36">
-        <v>4737282.3499999996</v>
+        <v>4830848.41</v>
       </c>
       <c r="N28" s="36">
-        <v>642.86637942733068</v>
+        <v>656.36527309782616</v>
       </c>
       <c r="O28" s="23"/>
     </row>
     <row r="29" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="35">
-        <v>14201</v>
+        <v>14314</v>
       </c>
       <c r="E29" s="36">
-        <v>8858936.6500000004</v>
+        <v>8975633.8599999994</v>
       </c>
       <c r="F29" s="36">
-        <v>623.82484684177177</v>
+        <v>627.05280564482325</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="35">
-        <v>7789</v>
+        <v>7729</v>
       </c>
       <c r="I29" s="36">
-        <v>5356430.290000001</v>
+        <v>5314090.2700000005</v>
       </c>
       <c r="J29" s="36">
-        <v>687.69165361407124</v>
+        <v>687.55211152801144</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="35">
-        <v>21990</v>
+        <v>22043</v>
       </c>
       <c r="M29" s="36">
-        <v>14215366.940000001</v>
+        <v>14289724.129999999</v>
       </c>
       <c r="N29" s="36">
-        <v>646.44688221919057</v>
+        <v>648.26584992968287</v>
       </c>
       <c r="O29" s="23"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="31">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="E30" s="32">
-        <v>790089.79999999993</v>
+        <v>776421.14999999991</v>
       </c>
       <c r="F30" s="32">
-        <v>620.65184603299292</v>
+        <v>609.43575353218205</v>
       </c>
       <c r="G30" s="38"/>
       <c r="H30" s="31">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="I30" s="32">
-        <v>543910.42000000004</v>
+        <v>543805.41</v>
       </c>
       <c r="J30" s="32">
-        <v>684.1640503144655</v>
+        <v>680.60752190237804</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="31">
-        <v>2068</v>
+        <v>2073</v>
       </c>
       <c r="M30" s="32">
-        <v>1334000.22</v>
+        <v>1320226.56</v>
       </c>
       <c r="N30" s="32">
-        <v>645.06780464216638</v>
+        <v>636.86761215629519</v>
       </c>
       <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="31">
-        <v>1439</v>
+        <v>1473</v>
       </c>
       <c r="E31" s="32">
-        <v>918360.53999999992</v>
+        <v>963349.22</v>
       </c>
       <c r="F31" s="32">
-        <v>638.19356497567753</v>
+        <v>654.00490156143917</v>
       </c>
       <c r="G31" s="38"/>
       <c r="H31" s="31">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="I31" s="32">
-        <v>751427.15</v>
+        <v>749135.77</v>
       </c>
       <c r="J31" s="32">
-        <v>676.96139639639637</v>
+        <v>678.565009057971</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="31">
-        <v>2549</v>
+        <v>2577</v>
       </c>
       <c r="M31" s="32">
-        <v>1669787.69</v>
+        <v>1712484.99</v>
       </c>
       <c r="N31" s="32">
-        <v>655.07559435072574</v>
+        <v>664.52657741559949</v>
       </c>
       <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="31">
-        <v>2587</v>
+        <v>2599</v>
       </c>
       <c r="E32" s="32">
-        <v>1623840.66</v>
+        <v>1602096.2</v>
       </c>
       <c r="F32" s="32">
-        <v>627.69256281407036</v>
+        <v>616.42793382070022</v>
       </c>
       <c r="G32" s="38"/>
       <c r="H32" s="31">
-        <v>1455</v>
+        <v>1437</v>
       </c>
       <c r="I32" s="32">
-        <v>989729.82</v>
+        <v>981526.9</v>
       </c>
       <c r="J32" s="32">
-        <v>680.22668041237114</v>
+        <v>683.03890048712594</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="31">
-        <v>4042</v>
+        <v>4036</v>
       </c>
       <c r="M32" s="32">
-        <v>2613570.48</v>
+        <v>2583623.1</v>
       </c>
       <c r="N32" s="32">
-        <v>646.60328550222664</v>
+        <v>640.14447472745292</v>
       </c>
       <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="31">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="E33" s="32">
-        <v>687969.85000000009</v>
+        <v>694451.17999999993</v>
       </c>
       <c r="F33" s="32">
-        <v>623.16109601449284</v>
+        <v>628.46260633484155</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="31">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="I33" s="32">
-        <v>403191.05</v>
+        <v>403914.25</v>
       </c>
       <c r="J33" s="32">
-        <v>679.91745362563233</v>
+        <v>686.9289965986394</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="31">
-        <v>1697</v>
+        <v>1693</v>
       </c>
       <c r="M33" s="32">
-        <v>1091160.9000000001</v>
+        <v>1098365.43</v>
       </c>
       <c r="N33" s="32">
-        <v>642.99404832056575</v>
+        <v>648.76871234494979</v>
       </c>
       <c r="O33" s="23"/>
     </row>
     <row r="34" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="31">
-        <v>2539</v>
+        <v>2563</v>
       </c>
       <c r="E34" s="32">
-        <v>1599310.4500000002</v>
+        <v>1647877.19</v>
       </c>
       <c r="F34" s="32">
-        <v>629.89777471445461</v>
+        <v>642.94857198595389</v>
       </c>
       <c r="G34" s="38"/>
       <c r="H34" s="31">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="I34" s="32">
-        <v>984404.66</v>
+        <v>997424.02</v>
       </c>
       <c r="J34" s="32">
-        <v>710.76148736462096</v>
+        <v>722.24766111513395</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="31">
-        <v>3924</v>
+        <v>3944</v>
       </c>
       <c r="M34" s="32">
-        <v>2583715.1100000003</v>
+        <v>2645301.21</v>
       </c>
       <c r="N34" s="32">
-        <v>658.4391207951071</v>
+        <v>670.71531693711961</v>
       </c>
       <c r="O34" s="23"/>
     </row>
     <row r="35" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="31">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E35" s="32">
-        <v>402744.38</v>
+        <v>412150.65</v>
       </c>
       <c r="F35" s="32">
-        <v>628.30636505460222</v>
+        <v>631.16485451761105</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="31">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="I35" s="32">
-        <v>234139.72</v>
+        <v>239560.95</v>
       </c>
       <c r="J35" s="32">
-        <v>674.7542363112392</v>
+        <v>686.42106017191975</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="31">
-        <v>988</v>
+        <v>1002</v>
       </c>
       <c r="M35" s="32">
-        <v>636884.1</v>
+        <v>651711.60000000009</v>
       </c>
       <c r="N35" s="32">
-        <v>644.61953441295543</v>
+        <v>650.41077844311383</v>
       </c>
       <c r="O35" s="23"/>
     </row>
     <row r="36" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="31">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E36" s="32">
-        <v>209565.61</v>
+        <v>213165.88</v>
       </c>
       <c r="F36" s="32">
-        <v>623.70717261904758</v>
+        <v>632.53970326409501</v>
       </c>
       <c r="G36" s="38"/>
       <c r="H36" s="31">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I36" s="32">
-        <v>82104.58</v>
+        <v>85387.54</v>
       </c>
       <c r="J36" s="32">
-        <v>672.98836065573767</v>
+        <v>683.1003199999999</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="31">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="M36" s="32">
-        <v>291670.19</v>
+        <v>298553.42</v>
       </c>
       <c r="N36" s="32">
-        <v>636.83447598253281</v>
+        <v>646.21952380952382</v>
       </c>
       <c r="O36" s="23"/>
     </row>
     <row r="37" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="31">
-        <v>2857</v>
+        <v>2870</v>
       </c>
       <c r="E37" s="32">
-        <v>1748294.85</v>
+        <v>1774869.06</v>
       </c>
       <c r="F37" s="32">
-        <v>611.93379418970949</v>
+        <v>618.42127526132401</v>
       </c>
       <c r="G37" s="38"/>
       <c r="H37" s="31">
-        <v>1283</v>
+        <v>1260</v>
       </c>
       <c r="I37" s="32">
-        <v>875747.12</v>
+        <v>858801.98</v>
       </c>
       <c r="J37" s="32">
-        <v>682.57764614185498</v>
+        <v>681.58887301587299</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="31">
-        <v>4140</v>
+        <v>4130</v>
       </c>
       <c r="M37" s="32">
-        <v>2624041.9700000002</v>
+        <v>2633671.04</v>
       </c>
       <c r="N37" s="32">
-        <v>633.82656280193237</v>
+        <v>637.69274576271187</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="30" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="31">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="E38" s="32">
-        <v>878760.51</v>
+        <v>891253.33</v>
       </c>
       <c r="F38" s="32">
-        <v>616.6740421052632</v>
+        <v>618.9259236111111</v>
       </c>
       <c r="G38" s="38"/>
       <c r="H38" s="31">
-        <v>699</v>
+        <v>686</v>
       </c>
       <c r="I38" s="32">
-        <v>491775.77</v>
+        <v>454533.45</v>
       </c>
       <c r="J38" s="32">
-        <v>703.54187410586553</v>
+        <v>662.5852040816327</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="31">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="M38" s="32">
-        <v>1370536.28</v>
+        <v>1345786.78</v>
       </c>
       <c r="N38" s="32">
-        <v>645.2619020715631</v>
+        <v>633.01353715898404</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="25"/>
       <c r="D39" s="35">
-        <v>12211</v>
+        <v>12218</v>
       </c>
       <c r="E39" s="36">
-        <v>7595586.3300000001</v>
+        <v>7662789.8399999999</v>
       </c>
       <c r="F39" s="36">
-        <v>622.02819834575382</v>
+        <v>627.17219184809301</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="35">
-        <v>8342</v>
+        <v>8338</v>
       </c>
       <c r="I39" s="36">
-        <v>5867073.6800000006</v>
+        <v>5815848.1799999997</v>
       </c>
       <c r="J39" s="36">
-        <v>703.3173915128267</v>
+        <v>697.51117534180855</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="35">
-        <v>20553</v>
+        <v>20556</v>
       </c>
       <c r="M39" s="36">
-        <v>13462660.010000002</v>
+        <v>13478638.02</v>
       </c>
       <c r="N39" s="36">
-        <v>655.021651826984</v>
+        <v>655.7033479276123</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="39"/>
       <c r="D40" s="31">
-        <v>2353</v>
+        <v>2339</v>
       </c>
       <c r="E40" s="32">
-        <v>1438155.4900000002</v>
+        <v>1448671.48</v>
       </c>
       <c r="F40" s="32">
-        <v>611.2008032299193</v>
+        <v>619.35505771697308</v>
       </c>
       <c r="G40" s="38"/>
       <c r="H40" s="31">
-        <v>1999</v>
+        <v>1975</v>
       </c>
       <c r="I40" s="32">
-        <v>1372530.09</v>
+        <v>1339971.96</v>
       </c>
       <c r="J40" s="32">
-        <v>686.60834917458737</v>
+        <v>678.46681518987339</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="31">
-        <v>4352</v>
+        <v>4314</v>
       </c>
       <c r="M40" s="32">
-        <v>2810685.58</v>
+        <v>2788643.44</v>
       </c>
       <c r="N40" s="32">
-        <v>645.83767922794118</v>
+        <v>646.41711636532216</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="31">
-        <v>3224</v>
+        <v>3228</v>
       </c>
       <c r="E41" s="32">
-        <v>1995227.29</v>
+        <v>1981954.5699999998</v>
       </c>
       <c r="F41" s="32">
-        <v>618.86702543424315</v>
+        <v>613.98840458488223</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="31">
-        <v>2060</v>
+        <v>2093</v>
       </c>
       <c r="I41" s="32">
-        <v>1450553.03</v>
+        <v>1473311.93</v>
       </c>
       <c r="J41" s="32">
-        <v>704.15195631067968</v>
+        <v>703.92352126134733</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="31">
-        <v>5284</v>
+        <v>5321</v>
       </c>
       <c r="M41" s="32">
-        <v>3445780.3200000003</v>
+        <v>3455266.5</v>
       </c>
       <c r="N41" s="32">
-        <v>652.11588190764576</v>
+        <v>649.36412328509675</v>
       </c>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25"/>
       <c r="B42" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="39"/>
       <c r="D42" s="31">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="E42" s="32">
-        <v>711400.75</v>
+        <v>711696.62999999989</v>
       </c>
       <c r="F42" s="32">
-        <v>617.53537326388891</v>
+        <v>614.59121761658025</v>
       </c>
       <c r="G42" s="38"/>
       <c r="H42" s="31">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="I42" s="32">
-        <v>720033.18</v>
+        <v>694178.69</v>
       </c>
       <c r="J42" s="32">
-        <v>710.79287265547885</v>
+        <v>686.62580613254204</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="31">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="M42" s="32">
-        <v>1431433.9300000002</v>
+        <v>1405875.3199999998</v>
       </c>
       <c r="N42" s="32">
-        <v>661.17040646651276</v>
+        <v>648.16750576302434</v>
       </c>
       <c r="O42" s="25"/>
     </row>
     <row r="43" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="31">
-        <v>1037</v>
+        <v>1027</v>
       </c>
       <c r="E43" s="32">
-        <v>665039.59</v>
+        <v>659961.91</v>
       </c>
       <c r="F43" s="32">
-        <v>641.31108003857275</v>
+        <v>642.61140214216164</v>
       </c>
       <c r="G43" s="38"/>
       <c r="H43" s="31">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="I43" s="32">
-        <v>496145.08</v>
+        <v>484171.23</v>
       </c>
       <c r="J43" s="32">
-        <v>733.94242603550299</v>
+        <v>720.49290178571425</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="31">
-        <v>1713</v>
+        <v>1699</v>
       </c>
       <c r="M43" s="32">
-        <v>1161184.67</v>
+        <v>1144133.1400000001</v>
       </c>
       <c r="N43" s="32">
-        <v>677.86612375948619</v>
+        <v>673.41562095350218</v>
       </c>
       <c r="O43" s="23"/>
     </row>
     <row r="44" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="41">
-        <v>4445</v>
+        <v>4466</v>
       </c>
       <c r="E44" s="42">
-        <v>2785763.21</v>
+        <v>2860505.25</v>
       </c>
       <c r="F44" s="42">
-        <v>626.71838245219351</v>
+        <v>640.50722122704883</v>
       </c>
       <c r="G44" s="38"/>
       <c r="H44" s="41">
-        <v>2594</v>
+        <v>2587</v>
       </c>
       <c r="I44" s="42">
-        <v>1827812.3</v>
+        <v>1824214.37</v>
       </c>
       <c r="J44" s="42">
-        <v>704.63080185042406</v>
+        <v>705.1466447622729</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="41">
-        <v>7039</v>
+        <v>7053</v>
       </c>
       <c r="M44" s="42">
-        <v>4613575.51</v>
+        <v>4684719.62</v>
       </c>
       <c r="N44" s="42">
-        <v>655.43053132547232</v>
+        <v>664.2165915213385</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="9"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="43"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="43"/>
       <c r="N45" s="44" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
@@ -2950,1145 +2950,1145 @@
     </row>
     <row r="56" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="43"/>
       <c r="E56" s="48"/>
       <c r="F56" s="43"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="43"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="43"/>
       <c r="N56" s="9"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25"/>
       <c r="B57" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="25"/>
       <c r="D57" s="26">
-        <v>45171</v>
+        <v>45975</v>
       </c>
       <c r="E57" s="27">
-        <v>27794774.449999996</v>
+        <v>28214963.509999998</v>
       </c>
       <c r="F57" s="27">
-        <v>615.32342542781862</v>
+        <v>613.7023058183795</v>
       </c>
       <c r="G57" s="28"/>
       <c r="H57" s="26">
-        <v>25037</v>
+        <v>24965</v>
       </c>
       <c r="I57" s="27">
-        <v>17337223.32</v>
+        <v>17127443.120000001</v>
       </c>
       <c r="J57" s="27">
-        <v>692.4640859527899</v>
+        <v>686.0582062888044</v>
       </c>
       <c r="K57" s="28"/>
       <c r="L57" s="26">
-        <v>70208</v>
+        <v>70940</v>
       </c>
       <c r="M57" s="27">
-        <v>45131997.769999996</v>
+        <v>45342406.629999995</v>
       </c>
       <c r="N57" s="27">
-        <v>642.83269385255232</v>
+        <v>639.16558542430221</v>
       </c>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="39"/>
       <c r="D58" s="31">
-        <v>32302</v>
+        <v>32895</v>
       </c>
       <c r="E58" s="32">
-        <v>19836529.850000001</v>
+        <v>20210549.120000001</v>
       </c>
       <c r="F58" s="32">
-        <v>614.0960265618229</v>
+        <v>614.39577808177535</v>
       </c>
       <c r="G58" s="38"/>
       <c r="H58" s="31">
-        <v>17333</v>
+        <v>17284</v>
       </c>
       <c r="I58" s="32">
-        <v>12021428.220000001</v>
+        <v>11929834.970000001</v>
       </c>
       <c r="J58" s="32">
-        <v>693.55727340910403</v>
+        <v>690.22419405230278</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="31">
-        <v>49635</v>
+        <v>50179</v>
       </c>
       <c r="M58" s="32">
-        <v>31857958.07</v>
+        <v>32140384.090000004</v>
       </c>
       <c r="N58" s="32">
-        <v>641.84462717840233</v>
+        <v>640.51463939098039</v>
       </c>
       <c r="O58" s="23"/>
     </row>
     <row r="59" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="39"/>
       <c r="D59" s="31">
-        <v>4584</v>
+        <v>4662</v>
       </c>
       <c r="E59" s="32">
-        <v>2852523.97</v>
+        <v>2885723.56</v>
       </c>
       <c r="F59" s="32">
-        <v>622.27835296684123</v>
+        <v>618.98832260832262</v>
       </c>
       <c r="G59" s="38"/>
       <c r="H59" s="31">
-        <v>2338</v>
+        <v>2329</v>
       </c>
       <c r="I59" s="32">
-        <v>1613806.41</v>
+        <v>1590915.79</v>
       </c>
       <c r="J59" s="32">
-        <v>690.2508169375534</v>
+        <v>683.08964791756125</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="31">
-        <v>6922</v>
+        <v>6991</v>
       </c>
       <c r="M59" s="32">
-        <v>4466330.38</v>
+        <v>4476639.3499999996</v>
       </c>
       <c r="N59" s="32">
-        <v>645.23698064143309</v>
+        <v>640.34320554999283</v>
       </c>
       <c r="O59" s="23"/>
     </row>
     <row r="60" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="39"/>
       <c r="D60" s="31">
-        <v>2581</v>
+        <v>2622</v>
       </c>
       <c r="E60" s="32">
-        <v>1574810.08</v>
+        <v>1573455.53</v>
       </c>
       <c r="F60" s="32">
-        <v>610.15500968616823</v>
+        <v>600.09745614035091</v>
       </c>
       <c r="G60" s="38"/>
       <c r="H60" s="31">
-        <v>1352</v>
+        <v>1343</v>
       </c>
       <c r="I60" s="32">
-        <v>952057.78</v>
+        <v>906659.02</v>
       </c>
       <c r="J60" s="32">
-        <v>704.18474852071006</v>
+        <v>675.0997915115413</v>
       </c>
       <c r="K60" s="38"/>
       <c r="L60" s="31">
-        <v>3933</v>
+        <v>3965</v>
       </c>
       <c r="M60" s="32">
-        <v>2526867.8600000003</v>
+        <v>2480114.5499999998</v>
       </c>
       <c r="N60" s="32">
-        <v>642.47847953216387</v>
+        <v>625.50177805800752</v>
       </c>
       <c r="O60" s="23"/>
     </row>
     <row r="61" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="39"/>
       <c r="D61" s="31">
-        <v>5704</v>
+        <v>5796</v>
       </c>
       <c r="E61" s="32">
-        <v>3530910.5500000003</v>
+        <v>3545235.3000000003</v>
       </c>
       <c r="F61" s="32">
-        <v>619.02358870967748</v>
+        <v>611.66930641821955</v>
       </c>
       <c r="G61" s="38"/>
       <c r="H61" s="31">
-        <v>4014</v>
+        <v>4009</v>
       </c>
       <c r="I61" s="32">
-        <v>2749930.91</v>
+        <v>2700033.34</v>
       </c>
       <c r="J61" s="32">
-        <v>685.08493024414554</v>
+        <v>673.49297580443999</v>
       </c>
       <c r="K61" s="38"/>
       <c r="L61" s="31">
-        <v>9718</v>
+        <v>9805</v>
       </c>
       <c r="M61" s="32">
-        <v>6280841.4600000009</v>
+        <v>6245268.6400000006</v>
       </c>
       <c r="N61" s="32">
-        <v>646.31009055361199</v>
+        <v>636.9473370729221</v>
       </c>
       <c r="O61" s="23"/>
     </row>
     <row r="62" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25"/>
       <c r="B62" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="25"/>
       <c r="D62" s="35">
-        <v>36111</v>
+        <v>36333</v>
       </c>
       <c r="E62" s="36">
-        <v>22435462.590000004</v>
+        <v>22578327.859999999</v>
       </c>
       <c r="F62" s="36">
-        <v>621.29164492813834</v>
+        <v>621.42756887677865</v>
       </c>
       <c r="G62" s="28"/>
       <c r="H62" s="35">
-        <v>15337</v>
+        <v>15278</v>
       </c>
       <c r="I62" s="36">
-        <v>10348304.890000001</v>
+        <v>10331231.560000001</v>
       </c>
       <c r="J62" s="36">
-        <v>674.72810132359655</v>
+        <v>676.2162298730201</v>
       </c>
       <c r="K62" s="28"/>
       <c r="L62" s="35">
-        <v>51448</v>
+        <v>51611</v>
       </c>
       <c r="M62" s="36">
-        <v>32783767.480000004</v>
+        <v>32909559.420000002</v>
       </c>
       <c r="N62" s="36">
-        <v>637.22141735344428</v>
+        <v>637.64622696711945</v>
       </c>
       <c r="O62" s="25"/>
     </row>
     <row r="63" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="39"/>
       <c r="D63" s="31">
-        <v>15178</v>
+        <v>15296</v>
       </c>
       <c r="E63" s="32">
-        <v>9711173.620000001</v>
+        <v>9654713.3300000001</v>
       </c>
       <c r="F63" s="32">
-        <v>639.81905521149042</v>
+        <v>631.19203255753143</v>
       </c>
       <c r="G63" s="38"/>
       <c r="H63" s="31">
-        <v>5079</v>
+        <v>5031</v>
       </c>
       <c r="I63" s="32">
-        <v>3423341.02</v>
+        <v>3366642.17</v>
       </c>
       <c r="J63" s="32">
-        <v>674.01870840716674</v>
+        <v>669.17952096998602</v>
       </c>
       <c r="K63" s="38"/>
       <c r="L63" s="31">
-        <v>20257</v>
+        <v>20327</v>
       </c>
       <c r="M63" s="32">
-        <v>13134514.640000001</v>
+        <v>13021355.5</v>
       </c>
       <c r="N63" s="32">
-        <v>648.39387076072467</v>
+        <v>640.59406208491168</v>
       </c>
       <c r="O63" s="23"/>
     </row>
     <row r="64" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="39"/>
       <c r="D64" s="31">
-        <v>2886</v>
+        <v>2931</v>
       </c>
       <c r="E64" s="32">
-        <v>1785122.8599999999</v>
+        <v>1803544.88</v>
       </c>
       <c r="F64" s="32">
-        <v>618.54568953568946</v>
+        <v>615.33431593312855</v>
       </c>
       <c r="G64" s="38"/>
       <c r="H64" s="31">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="I64" s="32">
-        <v>1353570.69</v>
+        <v>1369488.61</v>
       </c>
       <c r="J64" s="32">
-        <v>686.04697921946274</v>
+        <v>689.91869521410581</v>
       </c>
       <c r="K64" s="38"/>
       <c r="L64" s="31">
-        <v>4859</v>
+        <v>4916</v>
       </c>
       <c r="M64" s="32">
-        <v>3138693.55</v>
+        <v>3173033.49</v>
       </c>
       <c r="N64" s="32">
-        <v>645.95463058242433</v>
+        <v>645.45026240846221</v>
       </c>
       <c r="O64" s="23"/>
     </row>
     <row r="65" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="39"/>
       <c r="D65" s="31">
-        <v>18047</v>
+        <v>18106</v>
       </c>
       <c r="E65" s="32">
-        <v>10939166.110000001</v>
+        <v>11120069.65</v>
       </c>
       <c r="F65" s="32">
-        <v>606.14872887460524</v>
+        <v>614.16489837622885</v>
       </c>
       <c r="G65" s="38"/>
       <c r="H65" s="31">
-        <v>8285</v>
+        <v>8262</v>
       </c>
       <c r="I65" s="32">
-        <v>5571393.1799999997</v>
+        <v>5595100.7800000003</v>
       </c>
       <c r="J65" s="32">
-        <v>672.46749305974652</v>
+        <v>677.20900266279352</v>
       </c>
       <c r="K65" s="38"/>
       <c r="L65" s="31">
-        <v>26332</v>
+        <v>26368</v>
       </c>
       <c r="M65" s="32">
-        <v>16510559.290000001</v>
+        <v>16715170.43</v>
       </c>
       <c r="N65" s="32">
-        <v>627.01501177274804</v>
+        <v>633.91878147754858</v>
       </c>
       <c r="O65" s="23"/>
     </row>
     <row r="66" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="25"/>
       <c r="B66" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="25"/>
       <c r="D66" s="35">
-        <v>7982</v>
+        <v>8067</v>
       </c>
       <c r="E66" s="36">
-        <v>4954369.51</v>
+        <v>5015977.08</v>
       </c>
       <c r="F66" s="36">
-        <v>620.69274743172139</v>
+        <v>621.78964670881373</v>
       </c>
       <c r="G66" s="28"/>
       <c r="H66" s="35">
-        <v>4631</v>
+        <v>4650</v>
       </c>
       <c r="I66" s="36">
-        <v>3179528.37</v>
+        <v>3205479.33</v>
       </c>
       <c r="J66" s="36">
-        <v>686.5749017490823</v>
+        <v>689.35039354838716</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="35">
-        <v>12613</v>
+        <v>12717</v>
       </c>
       <c r="M66" s="36">
-        <v>8133897.8799999999</v>
+        <v>8221456.4100000001</v>
       </c>
       <c r="N66" s="36">
-        <v>644.88209624990088</v>
+        <v>646.49338759141312</v>
       </c>
       <c r="O66" s="25"/>
     </row>
     <row r="67" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="39"/>
       <c r="D67" s="31">
-        <v>5305</v>
+        <v>5365</v>
       </c>
       <c r="E67" s="32">
-        <v>3290926.9499999997</v>
+        <v>3327070.4099999997</v>
       </c>
       <c r="F67" s="32">
-        <v>620.34438265786991</v>
+        <v>620.14359925442682</v>
       </c>
       <c r="G67" s="38"/>
       <c r="H67" s="31">
-        <v>2920</v>
+        <v>2938</v>
       </c>
       <c r="I67" s="32">
-        <v>1992068.65</v>
+        <v>2023961.51</v>
       </c>
       <c r="J67" s="32">
-        <v>682.21529109589039</v>
+        <v>688.89091558883592</v>
       </c>
       <c r="K67" s="38"/>
       <c r="L67" s="31">
-        <v>8225</v>
+        <v>8303</v>
       </c>
       <c r="M67" s="32">
-        <v>5282995.5999999996</v>
+        <v>5351031.92</v>
       </c>
       <c r="N67" s="32">
-        <v>642.30949544072939</v>
+        <v>644.46970010839459</v>
       </c>
       <c r="O67" s="23"/>
     </row>
     <row r="68" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="39"/>
       <c r="D68" s="31">
-        <v>2677</v>
+        <v>2702</v>
       </c>
       <c r="E68" s="32">
-        <v>1663442.56</v>
+        <v>1688906.67</v>
       </c>
       <c r="F68" s="32">
-        <v>621.38310048561823</v>
+        <v>625.05798297557362</v>
       </c>
       <c r="G68" s="38"/>
       <c r="H68" s="31">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="I68" s="32">
-        <v>1187459.72</v>
+        <v>1181517.82</v>
       </c>
       <c r="J68" s="32">
-        <v>694.01503214494448</v>
+        <v>690.13891355140186</v>
       </c>
       <c r="K68" s="38"/>
       <c r="L68" s="31">
-        <v>4388</v>
+        <v>4414</v>
       </c>
       <c r="M68" s="32">
-        <v>2850902.2800000003</v>
+        <v>2870424.49</v>
       </c>
       <c r="N68" s="32">
-        <v>649.70425706472201</v>
+        <v>650.30006570004537</v>
       </c>
       <c r="O68" s="23"/>
     </row>
     <row r="69" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="25"/>
       <c r="B69" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="25"/>
       <c r="D69" s="35">
-        <v>24632</v>
+        <v>24800</v>
       </c>
       <c r="E69" s="36">
-        <v>15410003.579999998</v>
+        <v>15558739.09</v>
       </c>
       <c r="F69" s="36">
-        <v>625.60910928873</v>
+        <v>627.36851169354838</v>
       </c>
       <c r="G69" s="28"/>
       <c r="H69" s="35">
-        <v>11869</v>
+        <v>11816</v>
       </c>
       <c r="I69" s="36">
-        <v>8248333.8300000001</v>
+        <v>8179345.8399999999</v>
       </c>
       <c r="J69" s="36">
-        <v>694.94766450417058</v>
+        <v>692.22628977657416</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="35">
-        <v>36501</v>
+        <v>36616</v>
       </c>
       <c r="M69" s="36">
-        <v>23658337.409999996</v>
+        <v>23738084.93</v>
       </c>
       <c r="N69" s="36">
-        <v>648.15586997616492</v>
+        <v>648.29814643871532</v>
       </c>
       <c r="O69" s="25"/>
     </row>
     <row r="70" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="25"/>
       <c r="D70" s="49">
-        <v>8983</v>
+        <v>9059</v>
       </c>
       <c r="E70" s="50">
-        <v>5511504.0099999998</v>
+        <v>5612068.959999999</v>
       </c>
       <c r="F70" s="50">
-        <v>613.54825893354109</v>
+        <v>619.50203775251123</v>
       </c>
       <c r="G70" s="28"/>
       <c r="H70" s="49">
-        <v>4319</v>
+        <v>4297</v>
       </c>
       <c r="I70" s="50">
-        <v>2950267.8</v>
+        <v>2967178.22</v>
       </c>
       <c r="J70" s="50">
-        <v>683.09048390831208</v>
+        <v>690.52320688852694</v>
       </c>
       <c r="K70" s="28"/>
       <c r="L70" s="49">
-        <v>13302</v>
+        <v>13356</v>
       </c>
       <c r="M70" s="50">
-        <v>8461771.8099999987</v>
+        <v>8579247.1799999997</v>
       </c>
       <c r="N70" s="50">
-        <v>636.12778604721086</v>
+        <v>642.35154088050308</v>
       </c>
       <c r="O70" s="23"/>
     </row>
     <row r="71" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="39"/>
       <c r="D71" s="31">
-        <v>2879</v>
+        <v>2866</v>
       </c>
       <c r="E71" s="32">
-        <v>1794845.41</v>
+        <v>1800693.79</v>
       </c>
       <c r="F71" s="32">
-        <v>623.42667940257036</v>
+        <v>628.29511165387305</v>
       </c>
       <c r="G71" s="38"/>
       <c r="H71" s="31">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="I71" s="32">
-        <v>855882.83</v>
+        <v>867277.87</v>
       </c>
       <c r="J71" s="32">
-        <v>695.83969918699188</v>
+        <v>703.3883779399838</v>
       </c>
       <c r="K71" s="38"/>
       <c r="L71" s="31">
-        <v>4109</v>
+        <v>4099</v>
       </c>
       <c r="M71" s="32">
-        <v>2650728.2399999998</v>
+        <v>2667971.66</v>
       </c>
       <c r="N71" s="32">
-        <v>645.10300316378675</v>
+        <v>650.88354720663585</v>
       </c>
       <c r="O71" s="23"/>
     </row>
     <row r="72" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="31">
-        <v>3390</v>
+        <v>3432</v>
       </c>
       <c r="E72" s="32">
-        <v>2124813.4299999997</v>
+        <v>2144347.08</v>
       </c>
       <c r="F72" s="32">
-        <v>626.78862241887896</v>
+        <v>624.80975524475525</v>
       </c>
       <c r="G72" s="38"/>
       <c r="H72" s="31">
-        <v>1728</v>
+        <v>1712</v>
       </c>
       <c r="I72" s="32">
-        <v>1202407.27</v>
+        <v>1197289.92</v>
       </c>
       <c r="J72" s="32">
-        <v>695.83754050925927</v>
+        <v>699.35158878504672</v>
       </c>
       <c r="K72" s="38"/>
       <c r="L72" s="31">
-        <v>5118</v>
+        <v>5144</v>
       </c>
       <c r="M72" s="32">
-        <v>3327220.6999999997</v>
+        <v>3341637</v>
       </c>
       <c r="N72" s="32">
-        <v>650.10173896053141</v>
+        <v>649.61839035769833</v>
       </c>
       <c r="O72" s="23"/>
     </row>
     <row r="73" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="31">
-        <v>9380</v>
+        <v>9443</v>
       </c>
       <c r="E73" s="32">
-        <v>5978840.7299999995</v>
+        <v>6001629.2599999998</v>
       </c>
       <c r="F73" s="32">
-        <v>637.40306289978673</v>
+        <v>635.5638314095097</v>
       </c>
       <c r="G73" s="38"/>
       <c r="H73" s="31">
-        <v>4592</v>
+        <v>4574</v>
       </c>
       <c r="I73" s="32">
-        <v>3239775.93</v>
+        <v>3147599.83</v>
       </c>
       <c r="J73" s="32">
-        <v>705.52611716027877</v>
+        <v>688.15037822474858</v>
       </c>
       <c r="K73" s="38"/>
       <c r="L73" s="31">
-        <v>13972</v>
+        <v>14017</v>
       </c>
       <c r="M73" s="32">
-        <v>9218616.6600000001</v>
+        <v>9149229.0899999999</v>
       </c>
       <c r="N73" s="32">
-        <v>659.79220297738334</v>
+        <v>652.72377042163089</v>
       </c>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="25"/>
       <c r="B74" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="25"/>
       <c r="D74" s="35">
-        <v>30267</v>
+        <v>30582</v>
       </c>
       <c r="E74" s="36">
-        <v>18598136.699999999</v>
+        <v>19180519.050000001</v>
       </c>
       <c r="F74" s="36">
-        <v>614.46911487758939</v>
+        <v>627.18327938002744</v>
       </c>
       <c r="G74" s="28"/>
       <c r="H74" s="35">
-        <v>12740</v>
+        <v>12702</v>
       </c>
       <c r="I74" s="36">
-        <v>8979171.0600000005</v>
+        <v>9038571.0199999996</v>
       </c>
       <c r="J74" s="36">
-        <v>704.80149607535327</v>
+        <v>711.5864446543851</v>
       </c>
       <c r="K74" s="28"/>
       <c r="L74" s="35">
-        <v>43007</v>
+        <v>43284</v>
       </c>
       <c r="M74" s="36">
-        <v>27577307.759999998</v>
+        <v>28219090.07</v>
       </c>
       <c r="N74" s="36">
-        <v>641.2283525937637</v>
+        <v>651.95199311523891</v>
       </c>
       <c r="O74" s="25"/>
     </row>
     <row r="75" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="25"/>
       <c r="D75" s="35">
-        <v>9674</v>
+        <v>9777</v>
       </c>
       <c r="E75" s="36">
-        <v>5896319.9699999997</v>
+        <v>5993240.5</v>
       </c>
       <c r="F75" s="36">
-        <v>609.50175418647916</v>
+        <v>612.99381200777339</v>
       </c>
       <c r="G75" s="28"/>
       <c r="H75" s="35">
-        <v>7038</v>
+        <v>7052</v>
       </c>
       <c r="I75" s="36">
-        <v>4896602.3899999997</v>
+        <v>4929489.83</v>
       </c>
       <c r="J75" s="36">
-        <v>695.73776499005396</v>
+        <v>699.02011202495748</v>
       </c>
       <c r="K75" s="28"/>
       <c r="L75" s="35">
-        <v>16712</v>
+        <v>16829</v>
       </c>
       <c r="M75" s="36">
-        <v>10792922.359999999</v>
+        <v>10922730.33</v>
       </c>
       <c r="N75" s="36">
-        <v>645.81871469602675</v>
+        <v>649.0421492661477</v>
       </c>
       <c r="O75" s="23"/>
     </row>
     <row r="76" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="25"/>
       <c r="B76" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C76" s="25"/>
       <c r="D76" s="35">
-        <v>2391</v>
+        <v>2407</v>
       </c>
       <c r="E76" s="36">
-        <v>1470507.29</v>
+        <v>1480212.6</v>
       </c>
       <c r="F76" s="36">
-        <v>615.0176871601841</v>
+        <v>614.96161196510184</v>
       </c>
       <c r="G76" s="28"/>
       <c r="H76" s="35">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="I76" s="36">
-        <v>669806.07999999996</v>
+        <v>674613.46</v>
       </c>
       <c r="J76" s="36">
-        <v>704.31764458464772</v>
+        <v>703.45511991657975</v>
       </c>
       <c r="K76" s="28"/>
       <c r="L76" s="35">
-        <v>3342</v>
+        <v>3366</v>
       </c>
       <c r="M76" s="36">
-        <v>2140313.37</v>
+        <v>2154826.06</v>
       </c>
       <c r="N76" s="36">
-        <v>640.42889587073614</v>
+        <v>640.17411170528817</v>
       </c>
       <c r="O76" s="25"/>
     </row>
     <row r="77" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="25"/>
       <c r="D77" s="35">
-        <v>8756</v>
+        <v>8809</v>
       </c>
       <c r="E77" s="36">
-        <v>5409680.7500000009</v>
+        <v>5416408.6400000006</v>
       </c>
       <c r="F77" s="36">
-        <v>617.82557674737336</v>
+        <v>614.87213531615396</v>
       </c>
       <c r="G77" s="28"/>
       <c r="H77" s="35">
-        <v>5713</v>
+        <v>5603</v>
       </c>
       <c r="I77" s="36">
-        <v>3986204.58</v>
+        <v>3913795.49</v>
       </c>
       <c r="J77" s="36">
-        <v>697.74279362856646</v>
+        <v>698.51784579689456</v>
       </c>
       <c r="K77" s="28"/>
       <c r="L77" s="35">
-        <v>14469</v>
+        <v>14412</v>
       </c>
       <c r="M77" s="36">
-        <v>9395885.3300000019</v>
+        <v>9330204.1300000008</v>
       </c>
       <c r="N77" s="36">
-        <v>649.38042228212055</v>
+        <v>647.39134956980297</v>
       </c>
       <c r="O77" s="23"/>
     </row>
     <row r="78" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25"/>
       <c r="B78" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="25"/>
       <c r="D78" s="49">
-        <v>1232</v>
+        <v>1245</v>
       </c>
       <c r="E78" s="50">
-        <v>758154.55999999994</v>
+        <v>763349.5199999999</v>
       </c>
       <c r="F78" s="50">
-        <v>615.38519480519471</v>
+        <v>613.13214457831316</v>
       </c>
       <c r="G78" s="28"/>
       <c r="H78" s="49">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="I78" s="50">
-        <v>490125.07</v>
+        <v>494786.28</v>
       </c>
       <c r="J78" s="50">
-        <v>722.89833333333331</v>
+        <v>731.93236686390537</v>
       </c>
       <c r="K78" s="28"/>
       <c r="L78" s="49">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="M78" s="50">
-        <v>1248279.6299999999</v>
+        <v>1258135.7999999998</v>
       </c>
       <c r="N78" s="50">
-        <v>653.54954450261778</v>
+        <v>654.93794898490364</v>
       </c>
       <c r="O78" s="25"/>
     </row>
     <row r="79" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="31">
-        <v>2520</v>
+        <v>2563</v>
       </c>
       <c r="E79" s="32">
-        <v>1590942.05</v>
+        <v>1592259.6300000001</v>
       </c>
       <c r="F79" s="32">
-        <v>631.32621031746032</v>
+        <v>621.24839250877881</v>
       </c>
       <c r="G79" s="38"/>
       <c r="H79" s="31">
         <v>1568</v>
       </c>
       <c r="I79" s="32">
-        <v>1168710.81</v>
+        <v>1140167.02</v>
       </c>
       <c r="J79" s="32">
-        <v>745.35128188775514</v>
+        <v>727.14733418367348</v>
       </c>
       <c r="K79" s="38"/>
       <c r="L79" s="31">
-        <v>4088</v>
+        <v>4131</v>
       </c>
       <c r="M79" s="32">
-        <v>2759652.8600000003</v>
+        <v>2732426.6500000004</v>
       </c>
       <c r="N79" s="32">
-        <v>675.06185420743645</v>
+        <v>661.44435971919643</v>
       </c>
       <c r="O79" s="23"/>
     </row>
     <row r="80" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="25"/>
       <c r="B80" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="25"/>
       <c r="D80" s="49">
-        <v>5004</v>
+        <v>5001</v>
       </c>
       <c r="E80" s="50">
-        <v>3060584.14</v>
+        <v>3060799.49</v>
       </c>
       <c r="F80" s="50">
-        <v>611.62752597921667</v>
+        <v>612.0374905018997</v>
       </c>
       <c r="G80" s="28"/>
       <c r="H80" s="49">
-        <v>3467</v>
+        <v>3359</v>
       </c>
       <c r="I80" s="50">
-        <v>2327368.7000000002</v>
+        <v>2278842.19</v>
       </c>
       <c r="J80" s="50">
-        <v>671.29180847995394</v>
+        <v>678.42875558201843</v>
       </c>
       <c r="K80" s="28"/>
       <c r="L80" s="49">
-        <v>8471</v>
+        <v>8360</v>
       </c>
       <c r="M80" s="50">
-        <v>5387952.8399999999</v>
+        <v>5339641.68</v>
       </c>
       <c r="N80" s="50">
-        <v>636.04684688938733</v>
+        <v>638.71311961722483</v>
       </c>
       <c r="O80" s="25"/>
     </row>
     <row r="81" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="25"/>
       <c r="D81" s="35">
-        <v>1574</v>
+        <v>1590</v>
       </c>
       <c r="E81" s="36">
-        <v>955886.33000000007</v>
+        <v>961069.53</v>
       </c>
       <c r="F81" s="36">
-        <v>607.29754129606101</v>
+        <v>604.44624528301892</v>
       </c>
       <c r="G81" s="28"/>
       <c r="H81" s="35">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="I81" s="36">
-        <v>526207.76</v>
+        <v>527294.64</v>
       </c>
       <c r="J81" s="36">
-        <v>708.22040376850612</v>
+        <v>694.72284584980241</v>
       </c>
       <c r="K81" s="28"/>
       <c r="L81" s="35">
-        <v>2317</v>
+        <v>2349</v>
       </c>
       <c r="M81" s="36">
-        <v>1482094.09</v>
+        <v>1488364.17</v>
       </c>
       <c r="N81" s="36">
-        <v>639.6608070781183</v>
+        <v>633.61607918263087</v>
       </c>
       <c r="O81" s="23"/>
     </row>
     <row r="82" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23"/>
       <c r="B82" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="25"/>
       <c r="D82" s="35">
-        <v>1384</v>
+        <v>1376</v>
       </c>
       <c r="E82" s="36">
-        <v>842493.42</v>
+        <v>827471.55</v>
       </c>
       <c r="F82" s="36">
-        <v>608.73802023121391</v>
+        <v>601.36013808139535</v>
       </c>
       <c r="G82" s="28"/>
       <c r="H82" s="35">
-        <v>855</v>
+        <v>842</v>
       </c>
       <c r="I82" s="36">
-        <v>586505.97</v>
+        <v>572381.07999999996</v>
       </c>
       <c r="J82" s="36">
-        <v>685.97189473684205</v>
+        <v>679.78750593824225</v>
       </c>
       <c r="K82" s="28"/>
       <c r="L82" s="35">
-        <v>2239</v>
+        <v>2218</v>
       </c>
       <c r="M82" s="36">
-        <v>1428999.3900000001</v>
+        <v>1399852.63</v>
       </c>
       <c r="N82" s="36">
-        <v>638.23108083966065</v>
+        <v>631.13283588818751</v>
       </c>
       <c r="O82" s="23"/>
     </row>
     <row r="83" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="51" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="25"/>
       <c r="D83" s="52">
-        <v>1666</v>
+        <v>1674</v>
       </c>
       <c r="E83" s="53">
-        <v>1061696.71</v>
+        <v>1044503.42</v>
       </c>
       <c r="F83" s="53">
-        <v>637.27293517406963</v>
+        <v>623.95664277180413</v>
       </c>
       <c r="G83" s="28"/>
       <c r="H83" s="52">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="I83" s="53">
-        <v>600768.6</v>
+        <v>576766.84</v>
       </c>
       <c r="J83" s="53">
-        <v>740.7750924784217</v>
+        <v>720.95854999999995</v>
       </c>
       <c r="K83" s="28"/>
       <c r="L83" s="52">
-        <v>2477</v>
+        <v>2474</v>
       </c>
       <c r="M83" s="53">
-        <v>1662465.31</v>
+        <v>1621270.26</v>
       </c>
       <c r="N83" s="53">
-        <v>671.16080339119901</v>
+        <v>655.32346806790622</v>
       </c>
       <c r="O83" s="23"/>
     </row>
     <row r="84" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="9"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="43"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="43"/>
       <c r="N84" s="9"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3"/>
       <c r="B85" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="55"/>
       <c r="D85" s="56">
-        <v>301888</v>
+        <v>304854</v>
       </c>
       <c r="E85" s="57">
-        <v>189529746.52000004</v>
+        <v>191752437.62</v>
       </c>
       <c r="F85" s="58">
-        <v>627.81477408840374</v>
+        <v>628.997610725134</v>
       </c>
       <c r="G85" s="59">
         <v>0</v>
       </c>
       <c r="H85" s="56">
-        <v>164860</v>
+        <v>164546</v>
       </c>
       <c r="I85" s="57">
-        <v>115446563.58000001</v>
+        <v>115160516.75</v>
       </c>
       <c r="J85" s="58">
-        <v>700.27031165837684</v>
+        <v>699.86822377936869</v>
       </c>
       <c r="K85" s="59"/>
       <c r="L85" s="56">
-        <v>466748</v>
+        <v>469400</v>
       </c>
       <c r="M85" s="57">
-        <v>304976310.10000002</v>
+        <v>306912954.37</v>
       </c>
       <c r="N85" s="58">
-        <v>653.40678503175161</v>
+        <v>653.84097650191734</v>
       </c>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="43"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="9"/>
       <c r="O86" s="3"/>
     </row>
     <row r="87" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="60"/>
     </row>
     <row r="88" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
     </row>
     <row r="89" spans="1:16" s="61" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="62"/>
       <c r="F89" s="63">
-        <v>0</v>
+        <v>722100.43000000715</v>
       </c>
       <c r="G89" s="64"/>
       <c r="H89" s="64"/>
     </row>
     <row r="90" spans="1:16" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="65"/>
       <c r="B90" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="66"/>
       <c r="E90" s="66"/>
       <c r="F90" s="63">
-        <v>304976310.10000002</v>
+        <v>306190853.94</v>
       </c>
       <c r="G90" s="67"/>
       <c r="H90" s="67"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="L90" s="68"/>
       <c r="M90" s="68"/>
       <c r="N90" s="68"/>
       <c r="O90" s="68"/>
       <c r="P90" s="69"/>
     </row>
     <row r="91" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="70"/>
       <c r="D91" s="71"/>
       <c r="E91" s="71"/>
       <c r="P91" s="72"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B92" s="73" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B93" s="74"/>
     </row>