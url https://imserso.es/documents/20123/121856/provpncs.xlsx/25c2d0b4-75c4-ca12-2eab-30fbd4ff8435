--- v4 (2026-08-16)
+++ v5 (2026-09-30)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\8-agosto\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{395BE83F-C81E-4E49-9CA3-CB37ED321853}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E6D6699E-2A5D-4F7E-B7A6-E709AF23DFA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{E2B45DE4-0378-4ED3-8D7A-D86FB4974B1B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{122ED9C8-08A2-4A3A-9918-B3A1000FC22E}"/>
   </bookViews>
   <sheets>
     <sheet name="NÓMINA PROV. 2026 A2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="84">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 2</t>
   </si>
   <si>
     <t>P E N S I O N E S  N O  C O N T R I B U T I V A S  D E  L A  S E G U R I D A D  S O C I A L</t>
   </si>
   <si>
     <t>PENSIONES E IMPORTE DE LA NÓMINA AÑO 2026</t>
   </si>
   <si>
-    <t>JULIO</t>
+    <t>AGOSTO</t>
   </si>
   <si>
     <t>CC.AA.</t>
   </si>
   <si>
     <t>PNC DE JUBILACIÓN</t>
   </si>
   <si>
     <t>PNC DE INCAPACIDAD</t>
   </si>
   <si>
     <t>TOTAL JUBILACIÓN E INCAPACIDAD</t>
   </si>
   <si>
     <t>Y/O</t>
   </si>
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>IMPORTE</t>
   </si>
   <si>
     <t>PROMEDIO</t>
   </si>
@@ -818,52 +818,52 @@
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{894A634C-287A-493D-ADC7-D0ADFC465069}"/>
-    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{F628CCA6-49A8-4672-A05F-0F449FA3C4DC}"/>
+    <cellStyle name="Normal_MAFAS93P" xfId="1" xr:uid="{B1A145A1-8714-4603-8977-1D2B8F29DF57}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="2" xr:uid="{467340BE-6B1A-43E2-981E-E2D07D637875}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1185,55 +1185,55 @@
         </a:effectLst>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64F6DA58-6E05-4183-8AC1-D3AB047709C0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42063961-59C8-49ED-A4A6-4DC81513DDED}">
   <dimension ref="A1:Q96"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.85546875" style="1" customWidth="1"/>
     <col min="8" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="5.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>1</v>
@@ -1409,1335 +1409,1335 @@
     </row>
     <row r="9" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23"/>
       <c r="B10" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25"/>
       <c r="D10" s="26">
-        <v>59141</v>
+        <v>59560</v>
       </c>
       <c r="E10" s="27">
-        <v>38280393.200000003</v>
+        <v>37959384.399999999</v>
       </c>
       <c r="F10" s="27">
-        <v>647.27335012935191</v>
+        <v>637.33016118200135</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="26">
-        <v>36457</v>
+        <v>36488</v>
       </c>
       <c r="I10" s="27">
-        <v>26502821.200000003</v>
+        <v>26003612.590000004</v>
       </c>
       <c r="J10" s="27">
-        <v>726.96111034917851</v>
+        <v>712.66204204121914</v>
       </c>
       <c r="K10" s="28"/>
       <c r="L10" s="26">
-        <v>95598</v>
+        <v>96048</v>
       </c>
       <c r="M10" s="27">
-        <v>64783214.400000006</v>
+        <v>63962996.990000002</v>
       </c>
       <c r="N10" s="27">
-        <v>677.66286323981683</v>
+        <v>665.94824452357159</v>
       </c>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="31">
-        <v>4247</v>
+        <v>4273</v>
       </c>
       <c r="E11" s="32">
-        <v>2735728.67</v>
+        <v>2673537.9699999997</v>
       </c>
       <c r="F11" s="32">
-        <v>644.15556157287494</v>
+        <v>625.68171542241976</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="31">
         <v>2351</v>
       </c>
       <c r="I11" s="32">
-        <v>1704477.31</v>
+        <v>1675546.21</v>
       </c>
       <c r="J11" s="32">
-        <v>725.00098256061256</v>
+        <v>712.69511271799229</v>
       </c>
       <c r="K11" s="28"/>
       <c r="L11" s="31">
-        <v>6598</v>
+        <v>6624</v>
       </c>
       <c r="M11" s="32">
-        <v>4440205.9800000004</v>
+        <v>4349084.18</v>
       </c>
       <c r="N11" s="32">
-        <v>672.96240982115796</v>
+        <v>656.5646407004831</v>
       </c>
       <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23"/>
       <c r="B12" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="31">
-        <v>10447</v>
+        <v>10558</v>
       </c>
       <c r="E12" s="32">
-        <v>7158103.7599999998</v>
+        <v>7055388.9000000004</v>
       </c>
       <c r="F12" s="32">
-        <v>685.18270891164923</v>
+        <v>668.25051146050396</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="31">
-        <v>6627</v>
+        <v>6640</v>
       </c>
       <c r="I12" s="32">
-        <v>4832122.34</v>
+        <v>4776473.1900000004</v>
       </c>
       <c r="J12" s="32">
-        <v>729.15683416327147</v>
+        <v>719.34837198795185</v>
       </c>
       <c r="K12" s="28"/>
       <c r="L12" s="31">
-        <v>17074</v>
+        <v>17198</v>
       </c>
       <c r="M12" s="32">
-        <v>11990226.1</v>
+        <v>11831862.09</v>
       </c>
       <c r="N12" s="32">
-        <v>702.25056225840456</v>
+        <v>687.97895627398532</v>
       </c>
       <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="23"/>
       <c r="B13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="31">
-        <v>5240</v>
+        <v>5274</v>
       </c>
       <c r="E13" s="32">
-        <v>3182302.9499999997</v>
+        <v>3216314.1900000004</v>
       </c>
       <c r="F13" s="32">
-        <v>607.30972328244275</v>
+        <v>609.84341865756551</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="31">
-        <v>3364</v>
+        <v>3374</v>
       </c>
       <c r="I13" s="32">
-        <v>2425396.23</v>
+        <v>2382055.7200000002</v>
       </c>
       <c r="J13" s="32">
-        <v>720.98579964328178</v>
+        <v>706.0034736218139</v>
       </c>
       <c r="K13" s="28"/>
       <c r="L13" s="31">
-        <v>8604</v>
+        <v>8648</v>
       </c>
       <c r="M13" s="32">
-        <v>5607699.1799999997</v>
+        <v>5598369.9100000001</v>
       </c>
       <c r="N13" s="32">
-        <v>651.75490237099018</v>
+        <v>647.36007284921368</v>
       </c>
       <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="23"/>
       <c r="B14" s="30" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="31">
-        <v>5414</v>
+        <v>5439</v>
       </c>
       <c r="E14" s="32">
-        <v>3376773.6</v>
+        <v>3382625.46</v>
       </c>
       <c r="F14" s="32">
-        <v>623.71141485038788</v>
+        <v>621.92047435190295</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="31">
-        <v>3836</v>
+        <v>3847</v>
       </c>
       <c r="I14" s="32">
-        <v>2748279.88</v>
+        <v>2776539.05</v>
       </c>
       <c r="J14" s="32">
-        <v>716.44418143899895</v>
+        <v>721.74136989862222</v>
       </c>
       <c r="K14" s="28"/>
       <c r="L14" s="31">
-        <v>9250</v>
+        <v>9286</v>
       </c>
       <c r="M14" s="32">
-        <v>6125053.4800000004</v>
+        <v>6159164.5099999998</v>
       </c>
       <c r="N14" s="32">
-        <v>662.16794378378381</v>
+        <v>663.27423110058146</v>
       </c>
       <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="23"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="31">
-        <v>3467</v>
+        <v>3479</v>
       </c>
       <c r="E15" s="32">
-        <v>2154561.6</v>
+        <v>2156454.62</v>
       </c>
       <c r="F15" s="32">
-        <v>621.44839919238541</v>
+        <v>619.84898534061517</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="31">
-        <v>3079</v>
+        <v>3075</v>
       </c>
       <c r="I15" s="32">
-        <v>2122341.6</v>
+        <v>2108179.84</v>
       </c>
       <c r="J15" s="32">
-        <v>689.29574537187398</v>
+        <v>685.58693983739829</v>
       </c>
       <c r="K15" s="28"/>
       <c r="L15" s="31">
-        <v>6546</v>
+        <v>6554</v>
       </c>
       <c r="M15" s="32">
-        <v>4276903.2</v>
+        <v>4264634.46</v>
       </c>
       <c r="N15" s="32">
-        <v>653.36131989000921</v>
+        <v>650.69186145865115</v>
       </c>
       <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:17" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
       <c r="B16" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="31">
-        <v>2930</v>
+        <v>2954</v>
       </c>
       <c r="E16" s="32">
-        <v>1945588.76</v>
+        <v>1931338.3399999999</v>
       </c>
       <c r="F16" s="32">
-        <v>664.02346757679186</v>
+        <v>653.80444820582261</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="31">
-        <v>2198</v>
+        <v>2188</v>
       </c>
       <c r="I16" s="32">
-        <v>1648557.58</v>
+        <v>1558880.74</v>
       </c>
       <c r="J16" s="32">
-        <v>750.02619654231125</v>
+        <v>712.46834552102371</v>
       </c>
       <c r="K16" s="28"/>
       <c r="L16" s="31">
-        <v>5128</v>
+        <v>5142</v>
       </c>
       <c r="M16" s="32">
-        <v>3594146.34</v>
+        <v>3490219.08</v>
       </c>
       <c r="N16" s="32">
-        <v>700.88657176287052</v>
+        <v>678.76683780630106</v>
       </c>
       <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25"/>
       <c r="D17" s="31">
-        <v>14228</v>
+        <v>14323</v>
       </c>
       <c r="E17" s="32">
-        <v>8976473.6899999995</v>
+        <v>8877583.4900000002</v>
       </c>
       <c r="F17" s="32">
-        <v>630.90200238965417</v>
+        <v>619.81313202541367</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="31">
         <v>6442</v>
       </c>
       <c r="I17" s="32">
-        <v>4713437.08</v>
+        <v>4625992.24</v>
       </c>
       <c r="J17" s="32">
-        <v>731.67294008072031</v>
+        <v>718.09876435889475</v>
       </c>
       <c r="K17" s="28"/>
       <c r="L17" s="31">
-        <v>20670</v>
+        <v>20765</v>
       </c>
       <c r="M17" s="32">
-        <v>13689910.77</v>
+        <v>13503575.73</v>
       </c>
       <c r="N17" s="32">
-        <v>662.30821335268502</v>
+        <v>650.30463424030825</v>
       </c>
       <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
       <c r="B18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="31">
-        <v>13168</v>
+        <v>13260</v>
       </c>
       <c r="E18" s="32">
-        <v>8750860.1699999999</v>
+        <v>8666141.4299999997</v>
       </c>
       <c r="F18" s="32">
-        <v>664.55499468408266</v>
+        <v>653.55516063348409</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="31">
-        <v>8560</v>
+        <v>8571</v>
       </c>
       <c r="I18" s="32">
-        <v>6308209.1799999997</v>
+        <v>6099945.5999999996</v>
       </c>
       <c r="J18" s="32">
-        <v>736.94032476635516</v>
+        <v>711.6959047952397</v>
       </c>
       <c r="K18" s="28"/>
       <c r="L18" s="31">
-        <v>21728</v>
+        <v>21831</v>
       </c>
       <c r="M18" s="32">
-        <v>15059069.35</v>
+        <v>14766087.029999999</v>
       </c>
       <c r="N18" s="32">
-        <v>693.0720429860088</v>
+        <v>676.38161467637758</v>
       </c>
       <c r="O18" s="23"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="25"/>
       <c r="B19" s="34" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="25"/>
       <c r="D19" s="35">
-        <v>5191</v>
+        <v>5235</v>
       </c>
       <c r="E19" s="36">
-        <v>3298741.44</v>
+        <v>3363301.1900000004</v>
       </c>
       <c r="F19" s="36">
-        <v>635.47321132729724</v>
+        <v>642.46441069723028</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="35">
-        <v>2371</v>
+        <v>2385</v>
       </c>
       <c r="I19" s="36">
-        <v>1676809.31</v>
+        <v>1792958.01</v>
       </c>
       <c r="J19" s="36">
-        <v>707.21607338675665</v>
+        <v>751.7643647798742</v>
       </c>
       <c r="K19" s="28"/>
       <c r="L19" s="35">
-        <v>7562</v>
+        <v>7620</v>
       </c>
       <c r="M19" s="36">
-        <v>4975550.75</v>
+        <v>5156259.2</v>
       </c>
       <c r="N19" s="36">
-        <v>657.96756810367629</v>
+        <v>676.67443569553814</v>
       </c>
       <c r="O19" s="25"/>
     </row>
     <row r="20" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="31">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="E20" s="32">
-        <v>659801.18000000005</v>
+        <v>658399.78</v>
       </c>
       <c r="F20" s="32">
-        <v>633.20650671785029</v>
+        <v>628.8441069723018</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="31">
         <v>541</v>
       </c>
       <c r="I20" s="32">
-        <v>372869.43</v>
+        <v>414168.27</v>
       </c>
       <c r="J20" s="32">
-        <v>689.22260628465801</v>
+        <v>765.56057301293902</v>
       </c>
       <c r="K20" s="28"/>
       <c r="L20" s="31">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="M20" s="32">
-        <v>1032670.6100000001</v>
+        <v>1072568.05</v>
       </c>
       <c r="N20" s="32">
-        <v>652.35035375868608</v>
+        <v>675.42068639798492</v>
       </c>
       <c r="O20" s="23"/>
     </row>
     <row r="21" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="31">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="E21" s="32">
-        <v>281924.65000000002</v>
+        <v>278813.56</v>
       </c>
       <c r="F21" s="32">
-        <v>646.61616972477066</v>
+        <v>632.23029478458045</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="31">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="I21" s="32">
-        <v>119072.9</v>
+        <v>125051.77</v>
       </c>
       <c r="J21" s="32">
-        <v>713.01137724550892</v>
+        <v>718.68833333333339</v>
       </c>
       <c r="K21" s="28"/>
       <c r="L21" s="31">
-        <v>603</v>
+        <v>615</v>
       </c>
       <c r="M21" s="32">
-        <v>400997.55000000005</v>
+        <v>403865.33</v>
       </c>
       <c r="N21" s="32">
-        <v>665.00422885572152</v>
+        <v>656.69159349593497</v>
       </c>
       <c r="O21" s="23"/>
     </row>
     <row r="22" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="31">
-        <v>3713</v>
+        <v>3747</v>
       </c>
       <c r="E22" s="32">
-        <v>2357015.6100000003</v>
+        <v>2426087.85</v>
       </c>
       <c r="F22" s="32">
-        <v>634.80086453002968</v>
+        <v>647.47473979183349</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="31">
-        <v>1663</v>
+        <v>1670</v>
       </c>
       <c r="I22" s="32">
-        <v>1184866.98</v>
+        <v>1253737.97</v>
       </c>
       <c r="J22" s="32">
-        <v>712.48766085387854</v>
+        <v>750.74129940119758</v>
       </c>
       <c r="K22" s="28"/>
       <c r="L22" s="31">
-        <v>5376</v>
+        <v>5417</v>
       </c>
       <c r="M22" s="32">
-        <v>3541882.5900000003</v>
+        <v>3679825.8200000003</v>
       </c>
       <c r="N22" s="32">
-        <v>658.83232700892859</v>
+        <v>679.3106553442866</v>
       </c>
       <c r="O22" s="23"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25"/>
       <c r="D23" s="35">
-        <v>6185</v>
+        <v>6164</v>
       </c>
       <c r="E23" s="36">
-        <v>4090689.86</v>
+        <v>3830527.0100000002</v>
       </c>
       <c r="F23" s="36">
-        <v>661.38882134195637</v>
+        <v>621.43527092796887</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="35">
-        <v>3242</v>
+        <v>3231</v>
       </c>
       <c r="I23" s="36">
-        <v>2380928.37</v>
+        <v>2281159.62</v>
       </c>
       <c r="J23" s="36">
-        <v>734.401101172116</v>
+        <v>706.02278551532038</v>
       </c>
       <c r="K23" s="28"/>
       <c r="L23" s="35">
-        <v>9427</v>
+        <v>9395</v>
       </c>
       <c r="M23" s="36">
-        <v>6471618.2300000004</v>
+        <v>6111686.6300000008</v>
       </c>
       <c r="N23" s="36">
-        <v>686.49816802800467</v>
+        <v>650.52545290047908</v>
       </c>
       <c r="O23" s="25"/>
     </row>
     <row r="24" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23"/>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="35">
-        <v>6085</v>
+        <v>6063</v>
       </c>
       <c r="E24" s="36">
-        <v>3773199.61</v>
+        <v>3749736.3899999997</v>
       </c>
       <c r="F24" s="36">
-        <v>620.08210517666396</v>
+        <v>618.46221177634834</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="35">
-        <v>2289</v>
+        <v>2267</v>
       </c>
       <c r="I24" s="36">
-        <v>1610063.57</v>
+        <v>1592999.57</v>
       </c>
       <c r="J24" s="36">
-        <v>703.39168632590656</v>
+        <v>702.69059108954571</v>
       </c>
       <c r="K24" s="28"/>
       <c r="L24" s="35">
-        <v>8374</v>
+        <v>8330</v>
       </c>
       <c r="M24" s="36">
-        <v>5383263.1799999997</v>
+        <v>5342735.96</v>
       </c>
       <c r="N24" s="36">
-        <v>642.85445187485072</v>
+        <v>641.38486914765906</v>
       </c>
       <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="25"/>
       <c r="B25" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="35">
-        <v>25772</v>
+        <v>25854</v>
       </c>
       <c r="E25" s="36">
-        <v>16538628.340000002</v>
+        <v>16837724.609999999</v>
       </c>
       <c r="F25" s="36">
-        <v>641.7285557969891</v>
+        <v>651.26187862613131</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="35">
-        <v>15892</v>
+        <v>15839</v>
       </c>
       <c r="I25" s="36">
-        <v>10813623.870000001</v>
+        <v>11016470.379999999</v>
       </c>
       <c r="J25" s="36">
-        <v>680.44449219733201</v>
+        <v>695.52815076709385</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="35">
-        <v>41664</v>
+        <v>41693</v>
       </c>
       <c r="M25" s="36">
-        <v>27352252.210000001</v>
+        <v>27854194.989999998</v>
       </c>
       <c r="N25" s="36">
-        <v>656.49606878840245</v>
+        <v>668.07845417696012</v>
       </c>
       <c r="O25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23"/>
       <c r="B26" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="25"/>
       <c r="D26" s="31">
-        <v>11491</v>
+        <v>11510</v>
       </c>
       <c r="E26" s="32">
-        <v>7149458.8200000003</v>
+        <v>7177404.9199999999</v>
       </c>
       <c r="F26" s="32">
-        <v>622.17899399530074</v>
+        <v>623.57992354474368</v>
       </c>
       <c r="G26" s="38"/>
       <c r="H26" s="31">
-        <v>6210</v>
+        <v>6211</v>
       </c>
       <c r="I26" s="32">
-        <v>4168753.91</v>
+        <v>4313141.7699999996</v>
       </c>
       <c r="J26" s="32">
-        <v>671.29692592592596</v>
+        <v>694.43596361294465</v>
       </c>
       <c r="K26" s="38"/>
       <c r="L26" s="31">
-        <v>17701</v>
+        <v>17721</v>
       </c>
       <c r="M26" s="32">
-        <v>11318212.73</v>
+        <v>11490546.689999999</v>
       </c>
       <c r="N26" s="32">
-        <v>639.410921981809</v>
+        <v>648.41412392077189</v>
       </c>
       <c r="O26" s="23"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="25"/>
       <c r="B27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="31">
-        <v>14281</v>
+        <v>14344</v>
       </c>
       <c r="E27" s="32">
-        <v>9389169.5199999996</v>
+        <v>9660319.6899999995</v>
       </c>
       <c r="F27" s="32">
-        <v>657.45882781317835</v>
+        <v>673.4746019241494</v>
       </c>
       <c r="G27" s="38"/>
       <c r="H27" s="31">
-        <v>9682</v>
+        <v>9628</v>
       </c>
       <c r="I27" s="32">
-        <v>6644869.96</v>
+        <v>6703328.6100000003</v>
       </c>
       <c r="J27" s="32">
-        <v>686.31170832472628</v>
+        <v>696.23271811383472</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="31">
-        <v>23963</v>
+        <v>23972</v>
       </c>
       <c r="M27" s="32">
-        <v>16034039.48</v>
+        <v>16363648.300000001</v>
       </c>
       <c r="N27" s="32">
-        <v>669.11653298835711</v>
+        <v>682.61506340730853</v>
       </c>
       <c r="O27" s="25"/>
     </row>
     <row r="28" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="35">
-        <v>4558</v>
+        <v>4577</v>
       </c>
       <c r="E28" s="36">
-        <v>2860928.64</v>
+        <v>2880376.5300000003</v>
       </c>
       <c r="F28" s="36">
-        <v>627.67192628345765</v>
+        <v>629.31538780860831</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="35">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="I28" s="36">
-        <v>1969919.77</v>
+        <v>1966684.86</v>
       </c>
       <c r="J28" s="36">
-        <v>703.04060314061383</v>
+        <v>701.13542245989311</v>
       </c>
       <c r="K28" s="28"/>
       <c r="L28" s="35">
-        <v>7360</v>
+        <v>7382</v>
       </c>
       <c r="M28" s="36">
-        <v>4830848.41</v>
+        <v>4847061.3900000006</v>
       </c>
       <c r="N28" s="36">
-        <v>656.36527309782616</v>
+        <v>656.60544432403151</v>
       </c>
       <c r="O28" s="23"/>
     </row>
     <row r="29" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23"/>
       <c r="B29" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="25"/>
       <c r="D29" s="35">
-        <v>14314</v>
+        <v>14298</v>
       </c>
       <c r="E29" s="36">
-        <v>8975633.8599999994</v>
+        <v>8875612.4800000023</v>
       </c>
       <c r="F29" s="36">
-        <v>627.05280564482325</v>
+        <v>620.75902084207598</v>
       </c>
       <c r="G29" s="28"/>
       <c r="H29" s="35">
-        <v>7729</v>
+        <v>7701</v>
       </c>
       <c r="I29" s="36">
-        <v>5314090.2700000005</v>
+        <v>5255020.3900000006</v>
       </c>
       <c r="J29" s="36">
-        <v>687.55211152801144</v>
+        <v>682.38155953772241</v>
       </c>
       <c r="K29" s="28"/>
       <c r="L29" s="35">
-        <v>22043</v>
+        <v>21999</v>
       </c>
       <c r="M29" s="36">
-        <v>14289724.129999999</v>
+        <v>14130632.870000003</v>
       </c>
       <c r="N29" s="36">
-        <v>648.26584992968287</v>
+        <v>642.33069094049745</v>
       </c>
       <c r="O29" s="23"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="30" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="31">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="E30" s="32">
-        <v>776421.14999999991</v>
+        <v>785600.41999999993</v>
       </c>
       <c r="F30" s="32">
-        <v>609.43575353218205</v>
+        <v>617.610393081761</v>
       </c>
       <c r="G30" s="38"/>
       <c r="H30" s="31">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="I30" s="32">
-        <v>543805.41</v>
+        <v>539673.99</v>
       </c>
       <c r="J30" s="32">
-        <v>680.60752190237804</v>
+        <v>676.28319548872184</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="31">
-        <v>2073</v>
+        <v>2070</v>
       </c>
       <c r="M30" s="32">
-        <v>1320226.56</v>
+        <v>1325274.4099999999</v>
       </c>
       <c r="N30" s="32">
-        <v>636.86761215629519</v>
+        <v>640.22918357487913</v>
       </c>
       <c r="O30" s="25"/>
     </row>
     <row r="31" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23"/>
       <c r="B31" s="30" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="39"/>
       <c r="D31" s="31">
-        <v>1473</v>
+        <v>1480</v>
       </c>
       <c r="E31" s="32">
-        <v>963349.22</v>
+        <v>932047.28</v>
       </c>
       <c r="F31" s="32">
-        <v>654.00490156143917</v>
+        <v>629.76167567567575</v>
       </c>
       <c r="G31" s="38"/>
       <c r="H31" s="31">
-        <v>1104</v>
+        <v>1095</v>
       </c>
       <c r="I31" s="32">
-        <v>749135.77</v>
+        <v>732135.02</v>
       </c>
       <c r="J31" s="32">
-        <v>678.565009057971</v>
+        <v>668.61645662100455</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="31">
-        <v>2577</v>
+        <v>2575</v>
       </c>
       <c r="M31" s="32">
-        <v>1712484.99</v>
+        <v>1664182.3</v>
       </c>
       <c r="N31" s="32">
-        <v>664.52657741559949</v>
+        <v>646.28438834951453</v>
       </c>
       <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="31">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="E32" s="32">
-        <v>1602096.2</v>
+        <v>1625411.78</v>
       </c>
       <c r="F32" s="32">
-        <v>616.42793382070022</v>
+        <v>624.91802383698575</v>
       </c>
       <c r="G32" s="38"/>
       <c r="H32" s="31">
-        <v>1437</v>
+        <v>1428</v>
       </c>
       <c r="I32" s="32">
-        <v>981526.9</v>
+        <v>959857.74</v>
       </c>
       <c r="J32" s="32">
-        <v>683.03890048712594</v>
+        <v>672.16928571428571</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="31">
-        <v>4036</v>
+        <v>4029</v>
       </c>
       <c r="M32" s="32">
-        <v>2583623.1</v>
+        <v>2585269.52</v>
       </c>
       <c r="N32" s="32">
-        <v>640.14447472745292</v>
+        <v>641.66530652767437</v>
       </c>
       <c r="O32" s="25"/>
     </row>
     <row r="33" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23"/>
       <c r="B33" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="31">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="E33" s="32">
-        <v>694451.17999999993</v>
+        <v>699179.59</v>
       </c>
       <c r="F33" s="32">
-        <v>628.46260633484155</v>
+        <v>628.19370170709794</v>
       </c>
       <c r="G33" s="38"/>
       <c r="H33" s="31">
         <v>588</v>
       </c>
       <c r="I33" s="32">
-        <v>403914.25</v>
+        <v>408187.79</v>
       </c>
       <c r="J33" s="32">
-        <v>686.9289965986394</v>
+        <v>694.1969217687074</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="31">
-        <v>1693</v>
+        <v>1701</v>
       </c>
       <c r="M33" s="32">
-        <v>1098365.43</v>
+        <v>1107367.3799999999</v>
       </c>
       <c r="N33" s="32">
-        <v>648.76871234494979</v>
+        <v>651.00962962962956</v>
       </c>
       <c r="O33" s="23"/>
     </row>
     <row r="34" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="23"/>
       <c r="B34" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="39"/>
       <c r="D34" s="31">
-        <v>2563</v>
+        <v>2566</v>
       </c>
       <c r="E34" s="32">
-        <v>1647877.19</v>
+        <v>1611687.44</v>
       </c>
       <c r="F34" s="32">
-        <v>642.94857198595389</v>
+        <v>628.09331254871393</v>
       </c>
       <c r="G34" s="38"/>
       <c r="H34" s="31">
         <v>1381</v>
       </c>
       <c r="I34" s="32">
-        <v>997424.02</v>
+        <v>987044.92</v>
       </c>
       <c r="J34" s="32">
-        <v>722.24766111513395</v>
+        <v>714.73202027516299</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="31">
-        <v>3944</v>
+        <v>3947</v>
       </c>
       <c r="M34" s="32">
-        <v>2645301.21</v>
+        <v>2598732.36</v>
       </c>
       <c r="N34" s="32">
-        <v>670.71531693711961</v>
+        <v>658.4069825183683</v>
       </c>
       <c r="O34" s="23"/>
     </row>
     <row r="35" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="30" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="31">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E35" s="32">
-        <v>412150.65</v>
+        <v>393428.45</v>
       </c>
       <c r="F35" s="32">
-        <v>631.16485451761105</v>
+        <v>601.57255351681954</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="31">
         <v>349</v>
       </c>
       <c r="I35" s="32">
-        <v>239560.95</v>
+        <v>239085.6</v>
       </c>
       <c r="J35" s="32">
-        <v>686.42106017191975</v>
+        <v>685.05902578796565</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="31">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="M35" s="32">
-        <v>651711.60000000009</v>
+        <v>632514.05000000005</v>
       </c>
       <c r="N35" s="32">
-        <v>650.41077844311383</v>
+        <v>630.62218344965106</v>
       </c>
       <c r="O35" s="23"/>
     </row>
     <row r="36" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="31">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E36" s="32">
-        <v>213165.88</v>
+        <v>217088.4</v>
       </c>
       <c r="F36" s="32">
-        <v>632.53970326409501</v>
+        <v>651.91711711711707</v>
       </c>
       <c r="G36" s="38"/>
       <c r="H36" s="31">
         <v>125</v>
       </c>
       <c r="I36" s="32">
-        <v>85387.54</v>
+        <v>84073.2</v>
       </c>
       <c r="J36" s="32">
-        <v>683.1003199999999</v>
+        <v>672.5856</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="31">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="M36" s="32">
-        <v>298553.42</v>
+        <v>301161.59999999998</v>
       </c>
       <c r="N36" s="32">
-        <v>646.21952380952382</v>
+        <v>657.55807860262007</v>
       </c>
       <c r="O36" s="23"/>
     </row>
     <row r="37" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23"/>
       <c r="B37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="31">
-        <v>2870</v>
+        <v>2851</v>
       </c>
       <c r="E37" s="32">
-        <v>1774869.06</v>
+        <v>1740521.58</v>
       </c>
       <c r="F37" s="32">
-        <v>618.42127526132401</v>
+        <v>610.49511750263071</v>
       </c>
       <c r="G37" s="38"/>
       <c r="H37" s="31">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="I37" s="32">
-        <v>858801.98</v>
+        <v>854780.17</v>
       </c>
       <c r="J37" s="32">
-        <v>681.58887301587299</v>
+        <v>680.01604614160703</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="31">
-        <v>4130</v>
+        <v>4108</v>
       </c>
       <c r="M37" s="32">
-        <v>2633671.04</v>
+        <v>2595301.75</v>
       </c>
       <c r="N37" s="32">
-        <v>637.69274576271187</v>
+        <v>631.76770934761441</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="23"/>
       <c r="B38" s="30" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="39"/>
       <c r="D38" s="31">
-        <v>1440</v>
+        <v>1428</v>
       </c>
       <c r="E38" s="32">
-        <v>891253.33</v>
+        <v>870647.54</v>
       </c>
       <c r="F38" s="32">
-        <v>618.9259236111111</v>
+        <v>609.69715686274515</v>
       </c>
       <c r="G38" s="38"/>
       <c r="H38" s="31">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="I38" s="32">
-        <v>454533.45</v>
+        <v>450181.96</v>
       </c>
       <c r="J38" s="32">
-        <v>662.5852040816327</v>
+        <v>662.0322941176471</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="31">
-        <v>2126</v>
+        <v>2108</v>
       </c>
       <c r="M38" s="32">
-        <v>1345786.78</v>
+        <v>1320829.5</v>
       </c>
       <c r="N38" s="32">
-        <v>633.01353715898404</v>
+        <v>626.57945920303609</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23"/>
       <c r="B39" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="25"/>
       <c r="D39" s="35">
-        <v>12218</v>
+        <v>12237</v>
       </c>
       <c r="E39" s="36">
-        <v>7662789.8399999999</v>
+        <v>7539945.8900000006</v>
       </c>
       <c r="F39" s="36">
-        <v>627.17219184809301</v>
+        <v>616.15967067091617</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="35">
-        <v>8338</v>
+        <v>8311</v>
       </c>
       <c r="I39" s="36">
-        <v>5815848.1799999997</v>
+        <v>5772645.2400000002</v>
       </c>
       <c r="J39" s="36">
-        <v>697.51117534180855</v>
+        <v>694.57890025267716</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="35">
-        <v>20556</v>
+        <v>20548</v>
       </c>
       <c r="M39" s="36">
-        <v>13478638.02</v>
+        <v>13312591.130000001</v>
       </c>
       <c r="N39" s="36">
-        <v>655.7033479276123</v>
+        <v>647.87770731944715</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23"/>
       <c r="B40" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="39"/>
       <c r="D40" s="31">
-        <v>2339</v>
+        <v>2338</v>
       </c>
       <c r="E40" s="32">
-        <v>1448671.48</v>
+        <v>1433724.37</v>
       </c>
       <c r="F40" s="32">
-        <v>619.35505771697308</v>
+        <v>613.22684773310527</v>
       </c>
       <c r="G40" s="38"/>
       <c r="H40" s="31">
-        <v>1975</v>
+        <v>1966</v>
       </c>
       <c r="I40" s="32">
-        <v>1339971.96</v>
+        <v>1350172.96</v>
       </c>
       <c r="J40" s="32">
-        <v>678.46681518987339</v>
+        <v>686.76142421159716</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="31">
-        <v>4314</v>
+        <v>4304</v>
       </c>
       <c r="M40" s="32">
-        <v>2788643.44</v>
+        <v>2783897.33</v>
       </c>
       <c r="N40" s="32">
-        <v>646.41711636532216</v>
+        <v>646.81629414498138</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="39"/>
       <c r="D41" s="31">
-        <v>3228</v>
+        <v>3255</v>
       </c>
       <c r="E41" s="32">
-        <v>1981954.5699999998</v>
+        <v>2012421.34</v>
       </c>
       <c r="F41" s="32">
-        <v>613.98840458488223</v>
+        <v>618.25540399385568</v>
       </c>
       <c r="G41" s="38"/>
       <c r="H41" s="31">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="I41" s="32">
-        <v>1473311.93</v>
+        <v>1493409.13</v>
       </c>
       <c r="J41" s="32">
-        <v>703.92352126134733</v>
+        <v>712.50435591603048</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="31">
-        <v>5321</v>
+        <v>5351</v>
       </c>
       <c r="M41" s="32">
-        <v>3455266.5</v>
+        <v>3505830.4699999997</v>
       </c>
       <c r="N41" s="32">
-        <v>649.36412328509675</v>
+        <v>655.17295271911792</v>
       </c>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25"/>
       <c r="B42" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="39"/>
       <c r="D42" s="31">
-        <v>1158</v>
+        <v>1164</v>
       </c>
       <c r="E42" s="32">
-        <v>711696.62999999989</v>
+        <v>723175.79</v>
       </c>
       <c r="F42" s="32">
-        <v>614.59121761658025</v>
+        <v>621.2850429553265</v>
       </c>
       <c r="G42" s="38"/>
       <c r="H42" s="31">
         <v>1011</v>
       </c>
       <c r="I42" s="32">
-        <v>694178.69</v>
+        <v>701194.37</v>
       </c>
       <c r="J42" s="32">
-        <v>686.62580613254204</v>
+        <v>693.56515331355092</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="31">
-        <v>2169</v>
+        <v>2175</v>
       </c>
       <c r="M42" s="32">
-        <v>1405875.3199999998</v>
+        <v>1424370.1600000001</v>
       </c>
       <c r="N42" s="32">
-        <v>648.16750576302434</v>
+        <v>654.88283218390814</v>
       </c>
       <c r="O42" s="25"/>
     </row>
     <row r="43" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23"/>
       <c r="B43" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="31">
-        <v>1027</v>
+        <v>1043</v>
       </c>
       <c r="E43" s="32">
-        <v>659961.91</v>
+        <v>704552.49</v>
       </c>
       <c r="F43" s="32">
-        <v>642.61140214216164</v>
+        <v>675.50574304889744</v>
       </c>
       <c r="G43" s="38"/>
       <c r="H43" s="31">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="I43" s="32">
-        <v>484171.23</v>
+        <v>492681.91</v>
       </c>
       <c r="J43" s="32">
-        <v>720.49290178571425</v>
+        <v>732.06821693907875</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="31">
-        <v>1699</v>
+        <v>1716</v>
       </c>
       <c r="M43" s="32">
-        <v>1144133.1400000001</v>
+        <v>1197234.3999999999</v>
       </c>
       <c r="N43" s="32">
-        <v>673.41562095350218</v>
+        <v>697.6890442890442</v>
       </c>
       <c r="O43" s="23"/>
     </row>
     <row r="44" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="40" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="41">
-        <v>4466</v>
+        <v>4437</v>
       </c>
       <c r="E44" s="42">
-        <v>2860505.25</v>
+        <v>2666071.9</v>
       </c>
       <c r="F44" s="42">
-        <v>640.50722122704883</v>
+        <v>600.8726391706108</v>
       </c>
       <c r="G44" s="38"/>
       <c r="H44" s="41">
-        <v>2587</v>
+        <v>2565</v>
       </c>
       <c r="I44" s="42">
-        <v>1824214.37</v>
+        <v>1735186.87</v>
       </c>
       <c r="J44" s="42">
-        <v>705.1466447622729</v>
+        <v>676.48610916179337</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="41">
-        <v>7053</v>
+        <v>7002</v>
       </c>
       <c r="M44" s="42">
-        <v>4684719.62</v>
+        <v>4401258.7699999996</v>
       </c>
       <c r="N44" s="42">
-        <v>664.2165915213385</v>
+        <v>628.57166095401305</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="9"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="43"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="43"/>
       <c r="N45" s="44" t="s">
         <v>51</v>
       </c>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
@@ -2950,1145 +2950,1145 @@
     </row>
     <row r="56" spans="1:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="43"/>
       <c r="E56" s="48"/>
       <c r="F56" s="43"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="43"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="43"/>
       <c r="N56" s="9"/>
       <c r="O56" s="3"/>
     </row>
     <row r="57" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25"/>
       <c r="B57" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="25"/>
       <c r="D57" s="26">
-        <v>45975</v>
+        <v>46168</v>
       </c>
       <c r="E57" s="27">
-        <v>28214963.509999998</v>
+        <v>28011226.52</v>
       </c>
       <c r="F57" s="27">
-        <v>613.7023058183795</v>
+        <v>606.72384595390747</v>
       </c>
       <c r="G57" s="28"/>
       <c r="H57" s="26">
-        <v>24965</v>
+        <v>24969</v>
       </c>
       <c r="I57" s="27">
-        <v>17127443.120000001</v>
+        <v>16987187.359999999</v>
       </c>
       <c r="J57" s="27">
-        <v>686.0582062888044</v>
+        <v>680.33110497016298</v>
       </c>
       <c r="K57" s="28"/>
       <c r="L57" s="26">
-        <v>70940</v>
+        <v>71137</v>
       </c>
       <c r="M57" s="27">
-        <v>45342406.629999995</v>
+        <v>44998413.879999995</v>
       </c>
       <c r="N57" s="27">
-        <v>639.16558542430221</v>
+        <v>632.55990384750544</v>
       </c>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="23"/>
       <c r="B58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="39"/>
       <c r="D58" s="31">
-        <v>32895</v>
+        <v>33055</v>
       </c>
       <c r="E58" s="32">
-        <v>20210549.120000001</v>
+        <v>20073900.039999999</v>
       </c>
       <c r="F58" s="32">
-        <v>614.39577808177535</v>
+        <v>607.28785478747534</v>
       </c>
       <c r="G58" s="38"/>
       <c r="H58" s="31">
-        <v>17284</v>
+        <v>17306</v>
       </c>
       <c r="I58" s="32">
-        <v>11929834.970000001</v>
+        <v>11873996.91</v>
       </c>
       <c r="J58" s="32">
-        <v>690.22419405230278</v>
+        <v>686.1202421125621</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="31">
-        <v>50179</v>
+        <v>50361</v>
       </c>
       <c r="M58" s="32">
-        <v>32140384.090000004</v>
+        <v>31947896.949999999</v>
       </c>
       <c r="N58" s="32">
-        <v>640.51463939098039</v>
+        <v>634.37773177657311</v>
       </c>
       <c r="O58" s="23"/>
     </row>
     <row r="59" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23"/>
       <c r="B59" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C59" s="39"/>
       <c r="D59" s="31">
-        <v>4662</v>
+        <v>4663</v>
       </c>
       <c r="E59" s="32">
-        <v>2885723.56</v>
+        <v>2820146.55</v>
       </c>
       <c r="F59" s="32">
-        <v>618.98832260832262</v>
+        <v>604.79231181642717</v>
       </c>
       <c r="G59" s="38"/>
       <c r="H59" s="31">
-        <v>2329</v>
+        <v>2322</v>
       </c>
       <c r="I59" s="32">
-        <v>1590915.79</v>
+        <v>1577850.99</v>
       </c>
       <c r="J59" s="32">
-        <v>683.08964791756125</v>
+        <v>679.52239018087857</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="31">
-        <v>6991</v>
+        <v>6985</v>
       </c>
       <c r="M59" s="32">
-        <v>4476639.3499999996</v>
+        <v>4397997.54</v>
       </c>
       <c r="N59" s="32">
-        <v>640.34320554999283</v>
+        <v>629.63457981388694</v>
       </c>
       <c r="O59" s="23"/>
     </row>
     <row r="60" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="39"/>
       <c r="D60" s="31">
-        <v>2622</v>
+        <v>2635</v>
       </c>
       <c r="E60" s="32">
-        <v>1573455.53</v>
+        <v>1617250</v>
       </c>
       <c r="F60" s="32">
-        <v>600.09745614035091</v>
+        <v>613.75711574952561</v>
       </c>
       <c r="G60" s="38"/>
       <c r="H60" s="31">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="I60" s="32">
-        <v>906659.02</v>
+        <v>902814.28</v>
       </c>
       <c r="J60" s="32">
-        <v>675.0997915115413</v>
+        <v>673.74200000000008</v>
       </c>
       <c r="K60" s="38"/>
       <c r="L60" s="31">
-        <v>3965</v>
+        <v>3975</v>
       </c>
       <c r="M60" s="32">
-        <v>2480114.5499999998</v>
+        <v>2520064.2800000003</v>
       </c>
       <c r="N60" s="32">
-        <v>625.50177805800752</v>
+        <v>633.9784352201259</v>
       </c>
       <c r="O60" s="23"/>
     </row>
     <row r="61" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23"/>
       <c r="B61" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="39"/>
       <c r="D61" s="31">
-        <v>5796</v>
+        <v>5815</v>
       </c>
       <c r="E61" s="32">
-        <v>3545235.3000000003</v>
+        <v>3499929.9299999997</v>
       </c>
       <c r="F61" s="32">
-        <v>611.66930641821955</v>
+        <v>601.87960963026649</v>
       </c>
       <c r="G61" s="38"/>
       <c r="H61" s="31">
-        <v>4009</v>
+        <v>4001</v>
       </c>
       <c r="I61" s="32">
-        <v>2700033.34</v>
+        <v>2632525.1800000002</v>
       </c>
       <c r="J61" s="32">
-        <v>673.49297580443999</v>
+        <v>657.96680329917524</v>
       </c>
       <c r="K61" s="38"/>
       <c r="L61" s="31">
-        <v>9805</v>
+        <v>9816</v>
       </c>
       <c r="M61" s="32">
-        <v>6245268.6400000006</v>
+        <v>6132455.1099999994</v>
       </c>
       <c r="N61" s="32">
-        <v>636.9473370729221</v>
+        <v>624.74074062754676</v>
       </c>
       <c r="O61" s="23"/>
     </row>
     <row r="62" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25"/>
       <c r="B62" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="25"/>
       <c r="D62" s="35">
-        <v>36333</v>
+        <v>36341</v>
       </c>
       <c r="E62" s="36">
-        <v>22578327.859999999</v>
+        <v>22624484.02</v>
       </c>
       <c r="F62" s="36">
-        <v>621.42756887677865</v>
+        <v>622.56085468203958</v>
       </c>
       <c r="G62" s="28"/>
       <c r="H62" s="35">
-        <v>15278</v>
+        <v>15225</v>
       </c>
       <c r="I62" s="36">
-        <v>10331231.560000001</v>
+        <v>10347090.27</v>
       </c>
       <c r="J62" s="36">
-        <v>676.2162298730201</v>
+        <v>679.61184039408863</v>
       </c>
       <c r="K62" s="28"/>
       <c r="L62" s="35">
-        <v>51611</v>
+        <v>51566</v>
       </c>
       <c r="M62" s="36">
-        <v>32909559.420000002</v>
+        <v>32971574.289999999</v>
       </c>
       <c r="N62" s="36">
-        <v>637.64622696711945</v>
+        <v>639.40531144552608</v>
       </c>
       <c r="O62" s="25"/>
     </row>
     <row r="63" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C63" s="39"/>
       <c r="D63" s="31">
-        <v>15296</v>
+        <v>15307</v>
       </c>
       <c r="E63" s="32">
-        <v>9654713.3300000001</v>
+        <v>9646368.0899999999</v>
       </c>
       <c r="F63" s="32">
-        <v>631.19203255753143</v>
+        <v>630.19325080028739</v>
       </c>
       <c r="G63" s="38"/>
       <c r="H63" s="31">
-        <v>5031</v>
+        <v>5030</v>
       </c>
       <c r="I63" s="32">
-        <v>3366642.17</v>
+        <v>3452702</v>
       </c>
       <c r="J63" s="32">
-        <v>669.17952096998602</v>
+        <v>686.42186878727637</v>
       </c>
       <c r="K63" s="38"/>
       <c r="L63" s="31">
-        <v>20327</v>
+        <v>20337</v>
       </c>
       <c r="M63" s="32">
-        <v>13021355.5</v>
+        <v>13099070.09</v>
       </c>
       <c r="N63" s="32">
-        <v>640.59406208491168</v>
+        <v>644.10041254855685</v>
       </c>
       <c r="O63" s="23"/>
     </row>
     <row r="64" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23"/>
       <c r="B64" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="39"/>
       <c r="D64" s="31">
-        <v>2931</v>
+        <v>2945</v>
       </c>
       <c r="E64" s="32">
-        <v>1803544.88</v>
+        <v>1833052.1800000002</v>
       </c>
       <c r="F64" s="32">
-        <v>615.33431593312855</v>
+        <v>622.42858404074707</v>
       </c>
       <c r="G64" s="38"/>
       <c r="H64" s="31">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="I64" s="32">
-        <v>1369488.61</v>
+        <v>1326144.98</v>
       </c>
       <c r="J64" s="32">
-        <v>689.91869521410581</v>
+        <v>670.44741152679478</v>
       </c>
       <c r="K64" s="38"/>
       <c r="L64" s="31">
-        <v>4916</v>
+        <v>4923</v>
       </c>
       <c r="M64" s="32">
-        <v>3173033.49</v>
+        <v>3159197.16</v>
       </c>
       <c r="N64" s="32">
-        <v>645.45026240846221</v>
+        <v>641.7219500304692</v>
       </c>
       <c r="O64" s="23"/>
     </row>
     <row r="65" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23"/>
       <c r="B65" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="39"/>
       <c r="D65" s="31">
-        <v>18106</v>
+        <v>18089</v>
       </c>
       <c r="E65" s="32">
-        <v>11120069.65</v>
+        <v>11145063.75</v>
       </c>
       <c r="F65" s="32">
-        <v>614.16489837622885</v>
+        <v>616.1238183426392</v>
       </c>
       <c r="G65" s="38"/>
       <c r="H65" s="31">
-        <v>8262</v>
+        <v>8217</v>
       </c>
       <c r="I65" s="32">
-        <v>5595100.7800000003</v>
+        <v>5568243.29</v>
       </c>
       <c r="J65" s="32">
-        <v>677.20900266279352</v>
+        <v>677.64917731532194</v>
       </c>
       <c r="K65" s="38"/>
       <c r="L65" s="31">
-        <v>26368</v>
+        <v>26306</v>
       </c>
       <c r="M65" s="32">
-        <v>16715170.43</v>
+        <v>16713307.039999999</v>
       </c>
       <c r="N65" s="32">
-        <v>633.91878147754858</v>
+        <v>635.34201474948679</v>
       </c>
       <c r="O65" s="23"/>
     </row>
     <row r="66" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="25"/>
       <c r="B66" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="25"/>
       <c r="D66" s="35">
-        <v>8067</v>
+        <v>8088</v>
       </c>
       <c r="E66" s="36">
-        <v>5015977.08</v>
+        <v>5028159.0200000005</v>
       </c>
       <c r="F66" s="36">
-        <v>621.78964670881373</v>
+        <v>621.68138229475778</v>
       </c>
       <c r="G66" s="28"/>
       <c r="H66" s="35">
-        <v>4650</v>
+        <v>4647</v>
       </c>
       <c r="I66" s="36">
-        <v>3205479.33</v>
+        <v>3203955.08</v>
       </c>
       <c r="J66" s="36">
-        <v>689.35039354838716</v>
+        <v>689.46741553690549</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="35">
-        <v>12717</v>
+        <v>12735</v>
       </c>
       <c r="M66" s="36">
-        <v>8221456.4100000001</v>
+        <v>8232114.1000000006</v>
       </c>
       <c r="N66" s="36">
-        <v>646.49338759141312</v>
+        <v>646.41649784059678</v>
       </c>
       <c r="O66" s="25"/>
     </row>
     <row r="67" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="23"/>
       <c r="B67" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="39"/>
       <c r="D67" s="31">
-        <v>5365</v>
+        <v>5388</v>
       </c>
       <c r="E67" s="32">
-        <v>3327070.4099999997</v>
+        <v>3351912.5100000002</v>
       </c>
       <c r="F67" s="32">
-        <v>620.14359925442682</v>
+        <v>622.10699888641432</v>
       </c>
       <c r="G67" s="38"/>
       <c r="H67" s="31">
-        <v>2938</v>
+        <v>2933</v>
       </c>
       <c r="I67" s="32">
-        <v>2023961.51</v>
+        <v>2009289.87</v>
       </c>
       <c r="J67" s="32">
-        <v>688.89091558883592</v>
+        <v>685.06303102625304</v>
       </c>
       <c r="K67" s="38"/>
       <c r="L67" s="31">
-        <v>8303</v>
+        <v>8321</v>
       </c>
       <c r="M67" s="32">
-        <v>5351031.92</v>
+        <v>5361202.3800000008</v>
       </c>
       <c r="N67" s="32">
-        <v>644.46970010839459</v>
+        <v>644.29784641269089</v>
       </c>
       <c r="O67" s="23"/>
     </row>
     <row r="68" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23"/>
       <c r="B68" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="39"/>
       <c r="D68" s="31">
-        <v>2702</v>
+        <v>2700</v>
       </c>
       <c r="E68" s="32">
-        <v>1688906.67</v>
+        <v>1676246.51</v>
       </c>
       <c r="F68" s="32">
-        <v>625.05798297557362</v>
+        <v>620.83204074074069</v>
       </c>
       <c r="G68" s="38"/>
       <c r="H68" s="31">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="I68" s="32">
-        <v>1181517.82</v>
+        <v>1194665.21</v>
       </c>
       <c r="J68" s="32">
-        <v>690.13891355140186</v>
+        <v>697.00420653442234</v>
       </c>
       <c r="K68" s="38"/>
       <c r="L68" s="31">
         <v>4414</v>
       </c>
       <c r="M68" s="32">
-        <v>2870424.49</v>
+        <v>2870911.7199999997</v>
       </c>
       <c r="N68" s="32">
-        <v>650.30006570004537</v>
+        <v>650.41044857272311</v>
       </c>
       <c r="O68" s="23"/>
     </row>
     <row r="69" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="25"/>
       <c r="B69" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C69" s="25"/>
       <c r="D69" s="35">
-        <v>24800</v>
+        <v>24813</v>
       </c>
       <c r="E69" s="36">
-        <v>15558739.09</v>
+        <v>15464961.059999999</v>
       </c>
       <c r="F69" s="36">
-        <v>627.36851169354838</v>
+        <v>623.26043041953812</v>
       </c>
       <c r="G69" s="28"/>
       <c r="H69" s="35">
-        <v>11816</v>
+        <v>11795</v>
       </c>
       <c r="I69" s="36">
-        <v>8179345.8399999999</v>
+        <v>8077200.0800000001</v>
       </c>
       <c r="J69" s="36">
-        <v>692.22628977657416</v>
+        <v>684.79865027554047</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="35">
-        <v>36616</v>
+        <v>36608</v>
       </c>
       <c r="M69" s="36">
-        <v>23738084.93</v>
+        <v>23542161.140000001</v>
       </c>
       <c r="N69" s="36">
-        <v>648.29814643871532</v>
+        <v>643.08788079108388</v>
       </c>
       <c r="O69" s="25"/>
     </row>
     <row r="70" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23"/>
       <c r="B70" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C70" s="25"/>
       <c r="D70" s="49">
-        <v>9059</v>
+        <v>9071</v>
       </c>
       <c r="E70" s="50">
-        <v>5612068.959999999</v>
+        <v>5580208.8300000001</v>
       </c>
       <c r="F70" s="50">
-        <v>619.50203775251123</v>
+        <v>615.17019402491462</v>
       </c>
       <c r="G70" s="28"/>
       <c r="H70" s="49">
-        <v>4297</v>
+        <v>4282</v>
       </c>
       <c r="I70" s="50">
-        <v>2967178.22</v>
+        <v>2914006</v>
       </c>
       <c r="J70" s="50">
-        <v>690.52320688852694</v>
+        <v>680.52452125175148</v>
       </c>
       <c r="K70" s="28"/>
       <c r="L70" s="49">
-        <v>13356</v>
+        <v>13353</v>
       </c>
       <c r="M70" s="50">
-        <v>8579247.1799999997</v>
+        <v>8494214.8300000001</v>
       </c>
       <c r="N70" s="50">
-        <v>642.35154088050308</v>
+        <v>636.12782371002777</v>
       </c>
       <c r="O70" s="23"/>
     </row>
     <row r="71" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23"/>
       <c r="B71" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="39"/>
       <c r="D71" s="31">
-        <v>2866</v>
+        <v>2865</v>
       </c>
       <c r="E71" s="32">
-        <v>1800693.79</v>
+        <v>1797619.4899999998</v>
       </c>
       <c r="F71" s="32">
-        <v>628.29511165387305</v>
+        <v>627.44135776614303</v>
       </c>
       <c r="G71" s="38"/>
       <c r="H71" s="31">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="I71" s="32">
-        <v>867277.87</v>
+        <v>849554.75</v>
       </c>
       <c r="J71" s="32">
-        <v>703.3883779399838</v>
+        <v>694.64820114472604</v>
       </c>
       <c r="K71" s="38"/>
       <c r="L71" s="31">
-        <v>4099</v>
+        <v>4088</v>
       </c>
       <c r="M71" s="32">
-        <v>2667971.66</v>
+        <v>2647174.2399999998</v>
       </c>
       <c r="N71" s="32">
-        <v>650.88354720663585</v>
+        <v>647.54751467710366</v>
       </c>
       <c r="O71" s="23"/>
     </row>
     <row r="72" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23"/>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="31">
-        <v>3432</v>
+        <v>3424</v>
       </c>
       <c r="E72" s="32">
-        <v>2144347.08</v>
+        <v>2144303.7800000003</v>
       </c>
       <c r="F72" s="32">
-        <v>624.80975524475525</v>
+        <v>626.25694509345806</v>
       </c>
       <c r="G72" s="38"/>
       <c r="H72" s="31">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="I72" s="32">
-        <v>1197289.92</v>
+        <v>1165738.77</v>
       </c>
       <c r="J72" s="32">
-        <v>699.35158878504672</v>
+        <v>679.73106122448985</v>
       </c>
       <c r="K72" s="38"/>
       <c r="L72" s="31">
-        <v>5144</v>
+        <v>5139</v>
       </c>
       <c r="M72" s="32">
-        <v>3341637</v>
+        <v>3310042.5500000003</v>
       </c>
       <c r="N72" s="32">
-        <v>649.61839035769833</v>
+        <v>644.10246156839855</v>
       </c>
       <c r="O72" s="23"/>
     </row>
     <row r="73" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="23"/>
       <c r="B73" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="39"/>
       <c r="D73" s="31">
-        <v>9443</v>
+        <v>9453</v>
       </c>
       <c r="E73" s="32">
-        <v>6001629.2599999998</v>
+        <v>5942828.9600000009</v>
       </c>
       <c r="F73" s="32">
-        <v>635.5638314095097</v>
+        <v>628.6712112556861</v>
       </c>
       <c r="G73" s="38"/>
       <c r="H73" s="31">
-        <v>4574</v>
+        <v>4575</v>
       </c>
       <c r="I73" s="32">
-        <v>3147599.83</v>
+        <v>3147900.56</v>
       </c>
       <c r="J73" s="32">
-        <v>688.15037822474858</v>
+        <v>688.06569617486343</v>
       </c>
       <c r="K73" s="38"/>
       <c r="L73" s="31">
-        <v>14017</v>
+        <v>14028</v>
       </c>
       <c r="M73" s="32">
-        <v>9149229.0899999999</v>
+        <v>9090729.5200000014</v>
       </c>
       <c r="N73" s="32">
-        <v>652.72377042163089</v>
+        <v>648.04173937838618</v>
       </c>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="25"/>
       <c r="B74" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C74" s="25"/>
       <c r="D74" s="35">
-        <v>30582</v>
+        <v>30695</v>
       </c>
       <c r="E74" s="36">
-        <v>19180519.050000001</v>
+        <v>19111744.030000001</v>
       </c>
       <c r="F74" s="36">
-        <v>627.18327938002744</v>
+        <v>622.63378498126735</v>
       </c>
       <c r="G74" s="28"/>
       <c r="H74" s="35">
-        <v>12702</v>
+        <v>12662</v>
       </c>
       <c r="I74" s="36">
-        <v>9038571.0199999996</v>
+        <v>9082097.4499999993</v>
       </c>
       <c r="J74" s="36">
-        <v>711.5864446543851</v>
+        <v>717.27195150845046</v>
       </c>
       <c r="K74" s="28"/>
       <c r="L74" s="35">
-        <v>43284</v>
+        <v>43357</v>
       </c>
       <c r="M74" s="36">
-        <v>28219090.07</v>
+        <v>28193841.48</v>
       </c>
       <c r="N74" s="36">
-        <v>651.95199311523891</v>
+        <v>650.27196254353396</v>
       </c>
       <c r="O74" s="25"/>
     </row>
     <row r="75" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="23"/>
       <c r="B75" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C75" s="25"/>
       <c r="D75" s="35">
-        <v>9777</v>
+        <v>9838</v>
       </c>
       <c r="E75" s="36">
-        <v>5993240.5</v>
+        <v>6053275.4000000004</v>
       </c>
       <c r="F75" s="36">
-        <v>612.99381200777339</v>
+        <v>615.29532425289699</v>
       </c>
       <c r="G75" s="28"/>
       <c r="H75" s="35">
         <v>7052</v>
       </c>
       <c r="I75" s="36">
-        <v>4929489.83</v>
+        <v>4888866.3099999996</v>
       </c>
       <c r="J75" s="36">
-        <v>699.02011202495748</v>
+        <v>693.25954480998291</v>
       </c>
       <c r="K75" s="28"/>
       <c r="L75" s="35">
-        <v>16829</v>
+        <v>16890</v>
       </c>
       <c r="M75" s="36">
-        <v>10922730.33</v>
+        <v>10942141.710000001</v>
       </c>
       <c r="N75" s="36">
-        <v>649.0421492661477</v>
+        <v>647.84734813499119</v>
       </c>
       <c r="O75" s="23"/>
     </row>
     <row r="76" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="25"/>
       <c r="B76" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C76" s="25"/>
       <c r="D76" s="35">
-        <v>2407</v>
+        <v>2402</v>
       </c>
       <c r="E76" s="36">
-        <v>1480212.6</v>
+        <v>1472615.92</v>
       </c>
       <c r="F76" s="36">
-        <v>614.96161196510184</v>
+        <v>613.07906744379682</v>
       </c>
       <c r="G76" s="28"/>
       <c r="H76" s="35">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="I76" s="36">
-        <v>674613.46</v>
+        <v>658954.35</v>
       </c>
       <c r="J76" s="36">
-        <v>703.45511991657975</v>
+        <v>690.004554973822</v>
       </c>
       <c r="K76" s="28"/>
       <c r="L76" s="35">
-        <v>3366</v>
+        <v>3357</v>
       </c>
       <c r="M76" s="36">
-        <v>2154826.06</v>
+        <v>2131570.27</v>
       </c>
       <c r="N76" s="36">
-        <v>640.17411170528817</v>
+        <v>634.9628448019065</v>
       </c>
       <c r="O76" s="25"/>
     </row>
     <row r="77" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23"/>
       <c r="B77" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C77" s="25"/>
       <c r="D77" s="35">
-        <v>8809</v>
+        <v>8868</v>
       </c>
       <c r="E77" s="36">
-        <v>5416408.6400000006</v>
+        <v>5457239.2000000002</v>
       </c>
       <c r="F77" s="36">
-        <v>614.87213531615396</v>
+        <v>615.38556608028875</v>
       </c>
       <c r="G77" s="28"/>
       <c r="H77" s="35">
-        <v>5603</v>
+        <v>5607</v>
       </c>
       <c r="I77" s="36">
-        <v>3913795.49</v>
+        <v>3894283.91</v>
       </c>
       <c r="J77" s="36">
-        <v>698.51784579689456</v>
+        <v>694.53966648831818</v>
       </c>
       <c r="K77" s="28"/>
       <c r="L77" s="35">
-        <v>14412</v>
+        <v>14475</v>
       </c>
       <c r="M77" s="36">
-        <v>9330204.1300000008</v>
+        <v>9351523.1099999994</v>
       </c>
       <c r="N77" s="36">
-        <v>647.39134956980297</v>
+        <v>646.04650155440413</v>
       </c>
       <c r="O77" s="23"/>
     </row>
     <row r="78" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25"/>
       <c r="B78" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="25"/>
       <c r="D78" s="49">
-        <v>1245</v>
+        <v>1222</v>
       </c>
       <c r="E78" s="50">
-        <v>763349.5199999999</v>
+        <v>754278.51</v>
       </c>
       <c r="F78" s="50">
-        <v>613.13214457831316</v>
+        <v>617.24918985270051</v>
       </c>
       <c r="G78" s="28"/>
       <c r="H78" s="49">
-        <v>676</v>
+        <v>651</v>
       </c>
       <c r="I78" s="50">
-        <v>494786.28</v>
+        <v>475539.07</v>
       </c>
       <c r="J78" s="50">
-        <v>731.93236686390537</v>
+        <v>730.47476190476186</v>
       </c>
       <c r="K78" s="28"/>
       <c r="L78" s="49">
-        <v>1921</v>
+        <v>1873</v>
       </c>
       <c r="M78" s="50">
-        <v>1258135.7999999998</v>
+        <v>1229817.58</v>
       </c>
       <c r="N78" s="50">
-        <v>654.93794898490364</v>
+        <v>656.60308595835556</v>
       </c>
       <c r="O78" s="25"/>
     </row>
     <row r="79" spans="1:15" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23"/>
       <c r="B79" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C79" s="39"/>
       <c r="D79" s="31">
-        <v>2563</v>
+        <v>2586</v>
       </c>
       <c r="E79" s="32">
-        <v>1592259.6300000001</v>
+        <v>1598147.42</v>
       </c>
       <c r="F79" s="32">
-        <v>621.24839250877881</v>
+        <v>617.99977571539057</v>
       </c>
       <c r="G79" s="38"/>
       <c r="H79" s="31">
-        <v>1568</v>
+        <v>1562</v>
       </c>
       <c r="I79" s="32">
-        <v>1140167.02</v>
+        <v>1111194.1299999999</v>
       </c>
       <c r="J79" s="32">
-        <v>727.14733418367348</v>
+        <v>711.39188860435331</v>
       </c>
       <c r="K79" s="38"/>
       <c r="L79" s="31">
-        <v>4131</v>
+        <v>4148</v>
       </c>
       <c r="M79" s="32">
-        <v>2732426.6500000004</v>
+        <v>2709341.55</v>
       </c>
       <c r="N79" s="32">
-        <v>661.44435971919643</v>
+        <v>653.16816538090643</v>
       </c>
       <c r="O79" s="23"/>
     </row>
     <row r="80" spans="1:15" s="37" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="25"/>
       <c r="B80" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="25"/>
       <c r="D80" s="49">
-        <v>5001</v>
+        <v>5060</v>
       </c>
       <c r="E80" s="50">
-        <v>3060799.49</v>
+        <v>3104813.27</v>
       </c>
       <c r="F80" s="50">
-        <v>612.0374905018997</v>
+        <v>613.59946047430833</v>
       </c>
       <c r="G80" s="28"/>
       <c r="H80" s="49">
-        <v>3359</v>
+        <v>3394</v>
       </c>
       <c r="I80" s="50">
-        <v>2278842.19</v>
+        <v>2307550.71</v>
       </c>
       <c r="J80" s="50">
-        <v>678.42875558201843</v>
+        <v>679.89119328226286</v>
       </c>
       <c r="K80" s="28"/>
       <c r="L80" s="49">
-        <v>8360</v>
+        <v>8454</v>
       </c>
       <c r="M80" s="50">
-        <v>5339641.68</v>
+        <v>5412363.9800000004</v>
       </c>
       <c r="N80" s="50">
-        <v>638.71311961722483</v>
+        <v>640.21338774544597</v>
       </c>
       <c r="O80" s="25"/>
     </row>
     <row r="81" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C81" s="25"/>
       <c r="D81" s="35">
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="E81" s="36">
-        <v>961069.53</v>
+        <v>986052.8</v>
       </c>
       <c r="F81" s="36">
-        <v>604.44624528301892</v>
+        <v>615.51360799001247</v>
       </c>
       <c r="G81" s="28"/>
       <c r="H81" s="35">
         <v>759</v>
       </c>
       <c r="I81" s="36">
-        <v>527294.64</v>
+        <v>534718.59</v>
       </c>
       <c r="J81" s="36">
-        <v>694.72284584980241</v>
+        <v>704.504071146245</v>
       </c>
       <c r="K81" s="28"/>
       <c r="L81" s="35">
-        <v>2349</v>
+        <v>2361</v>
       </c>
       <c r="M81" s="36">
-        <v>1488364.17</v>
+        <v>1520771.3900000001</v>
       </c>
       <c r="N81" s="36">
-        <v>633.61607918263087</v>
+        <v>644.12172384582811</v>
       </c>
       <c r="O81" s="23"/>
     </row>
     <row r="82" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23"/>
       <c r="B82" s="34" t="s">
         <v>78</v>
       </c>
       <c r="C82" s="25"/>
       <c r="D82" s="35">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="E82" s="36">
-        <v>827471.55</v>
+        <v>845696.66999999993</v>
       </c>
       <c r="F82" s="36">
-        <v>601.36013808139535</v>
+        <v>611.93680897250351</v>
       </c>
       <c r="G82" s="28"/>
       <c r="H82" s="35">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="I82" s="36">
-        <v>572381.07999999996</v>
+        <v>573051.71</v>
       </c>
       <c r="J82" s="36">
-        <v>679.78750593824225</v>
+        <v>683.01753277711555</v>
       </c>
       <c r="K82" s="28"/>
       <c r="L82" s="35">
-        <v>2218</v>
+        <v>2221</v>
       </c>
       <c r="M82" s="36">
-        <v>1399852.63</v>
+        <v>1418748.38</v>
       </c>
       <c r="N82" s="36">
-        <v>631.13283588818751</v>
+        <v>638.7881044574516</v>
       </c>
       <c r="O82" s="23"/>
     </row>
     <row r="83" spans="1:16" s="29" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A83" s="23"/>
       <c r="B83" s="51" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="25"/>
       <c r="D83" s="52">
-        <v>1674</v>
+        <v>1682</v>
       </c>
       <c r="E83" s="53">
-        <v>1044503.42</v>
+        <v>1060743.71</v>
       </c>
       <c r="F83" s="53">
-        <v>623.95664277180413</v>
+        <v>630.64429845422114</v>
       </c>
       <c r="G83" s="28"/>
       <c r="H83" s="52">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="I83" s="53">
-        <v>576766.84</v>
+        <v>577938.39</v>
       </c>
       <c r="J83" s="53">
-        <v>720.95854999999995</v>
+        <v>719.72402241594023</v>
       </c>
       <c r="K83" s="28"/>
       <c r="L83" s="52">
-        <v>2474</v>
+        <v>2485</v>
       </c>
       <c r="M83" s="53">
-        <v>1621270.26</v>
+        <v>1638682.1</v>
       </c>
       <c r="N83" s="53">
-        <v>655.32346806790622</v>
+        <v>659.42941649899399</v>
       </c>
       <c r="O83" s="23"/>
     </row>
     <row r="84" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="9"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="43"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="43"/>
       <c r="N84" s="9"/>
       <c r="O84" s="3"/>
     </row>
     <row r="85" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3"/>
       <c r="B85" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C85" s="55"/>
       <c r="D85" s="56">
-        <v>304854</v>
+        <v>305867</v>
       </c>
       <c r="E85" s="57">
-        <v>191752437.62</v>
+        <v>191152806.85000002</v>
       </c>
       <c r="F85" s="58">
-        <v>628.997610725134</v>
+        <v>624.95400566259195</v>
       </c>
       <c r="G85" s="59">
         <v>0</v>
       </c>
       <c r="H85" s="56">
-        <v>164546</v>
+        <v>164340</v>
       </c>
       <c r="I85" s="57">
-        <v>115160516.75</v>
+        <v>114506894.16</v>
       </c>
       <c r="J85" s="58">
-        <v>699.86822377936869</v>
+        <v>696.76824972617737</v>
       </c>
       <c r="K85" s="59"/>
       <c r="L85" s="56">
-        <v>469400</v>
+        <v>470207</v>
       </c>
       <c r="M85" s="57">
-        <v>306912954.37</v>
+        <v>305659701.00999999</v>
       </c>
       <c r="N85" s="58">
-        <v>653.84097650191734</v>
+        <v>650.05348922921178</v>
       </c>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="I86" s="43"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="9"/>
       <c r="O86" s="3"/>
     </row>
     <row r="87" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="60"/>
     </row>
     <row r="88" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1"/>
       <c r="B88" s="1"/>
     </row>
     <row r="89" spans="1:16" s="61" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="62" t="s">
         <v>81</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="62"/>
       <c r="F89" s="63">
-        <v>722100.43000000715</v>
+        <v>600355.41999999434</v>
       </c>
       <c r="G89" s="64"/>
       <c r="H89" s="64"/>
     </row>
     <row r="90" spans="1:16" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="65"/>
       <c r="B90" s="62" t="s">
         <v>82</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="66"/>
       <c r="E90" s="66"/>
       <c r="F90" s="63">
-        <v>306190853.94</v>
+        <v>305059345.58999997</v>
       </c>
       <c r="G90" s="67"/>
       <c r="H90" s="67"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="L90" s="68"/>
       <c r="M90" s="68"/>
       <c r="N90" s="68"/>
       <c r="O90" s="68"/>
       <c r="P90" s="69"/>
     </row>
     <row r="91" spans="1:16" s="3" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="70"/>
       <c r="D91" s="71"/>
       <c r="E91" s="71"/>
       <c r="P91" s="72"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B92" s="73" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.2">
       <c r="B93" s="74"/>
     </row>