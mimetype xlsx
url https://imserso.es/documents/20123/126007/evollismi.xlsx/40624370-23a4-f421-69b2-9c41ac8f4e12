--- v4 (2026-08-16)
+++ v5 (2026-09-30)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\8-agosto\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3E6A172E-61F4-4637-A02F-7C191F9AF772}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{49E0070D-40CC-48C1-8881-637B89932938}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{20E1C6F7-5FA3-45F1-AA92-B3CAB1900DB7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{D11E398F-6DA6-45B3-8A9E-0D76D610E3F9}"/>
   </bookViews>
   <sheets>
     <sheet name="PSPD NOMINA ACUM." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="41">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 55</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTACIONES DEL REAL DECRETO 383/1984, DE 1 DE FEBRERO </t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t>EVOLUCIÓN DE LOS BENEFICIARIOS E IMPORTES DE LAS NÓMINAS</t>
   </si>
   <si>
     <t>CON NAVARRA Y EL PAÍS VASCO</t>
   </si>
   <si>
     <t>NUMERO DE</t>
   </si>
   <si>
     <t>SGIM</t>
   </si>
   <si>
     <t>SATP</t>
   </si>
   <si>
@@ -141,76 +141,76 @@
   <si>
     <t xml:space="preserve">ENERO </t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>MAYO</t>
   </si>
   <si>
     <t>JUNIO *</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
+    <t>SEPTIEMBRE</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...1 lines deleted...]
-    <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE *</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026(1)</t>
   </si>
   <si>
     <t>* En SGIM y SATP, junto a la mensualidad se abona una paga extra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF007B5F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
@@ -270,50 +270,55 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF008000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF007B5F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3413D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFBE6E5"/>
@@ -704,90 +709,90 @@
     <xf numFmtId="4" fontId="14" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{ADAB60A6-B43C-4083-BF26-BB7D31E8D549}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{630310D3-BDE6-4560-A500-A01F466C01B7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8ADB445-37EF-43EF-9094-83BE0BFC9826}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026C89BC-15AE-4C1D-899C-CCC6BF3DCF7D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="1581150"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -822,51 +827,51 @@
             <a:t>TOTAL</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Texto 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6B1625-5ED1-420E-A380-2F5F4B78428B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E8A00AD-9AD8-41AD-8699-41F8AEB3CDA2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7724775" y="1581150"/>
           <a:ext cx="581025" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -1261,51 +1266,51 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3898DB95-073A-49B0-9873-6B13ABE2496E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E07F03A8-18F2-40BB-8D60-2E5E28E2B27A}">
   <dimension ref="A1:P154"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="37" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="37" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="37" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="37" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="37" customWidth="1"/>
     <col min="6" max="13" width="11.5703125" style="37" customWidth="1"/>
     <col min="14" max="14" width="0.85546875" style="37" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="37" customWidth="1"/>
     <col min="16" max="16" width="0.85546875" style="37" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
@@ -2045,268 +2050,268 @@
       <c r="I25" s="49">
         <v>11163.960000000003</v>
       </c>
       <c r="J25" s="48">
         <v>728</v>
       </c>
       <c r="K25" s="49">
         <v>64176.100000000006</v>
       </c>
       <c r="L25" s="48">
         <v>2868</v>
       </c>
       <c r="M25" s="49">
         <v>366291.87</v>
       </c>
       <c r="N25" s="42"/>
       <c r="O25" s="48">
         <v>4188</v>
       </c>
     </row>
     <row r="26" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="58" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="40"/>
-      <c r="D26" s="45" t="s">
-        <v>34</v>
+      <c r="D26" s="45">
+        <v>6716</v>
       </c>
       <c r="E26" s="42"/>
-      <c r="F26" s="45" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="F26" s="45">
+        <v>1915</v>
+      </c>
+      <c r="G26" s="46">
+        <v>285937.09999999998</v>
+      </c>
+      <c r="H26" s="45">
+        <v>188</v>
+      </c>
+      <c r="I26" s="46">
+        <v>10988.610000000002</v>
+      </c>
+      <c r="J26" s="45">
+        <v>734</v>
+      </c>
+      <c r="K26" s="46">
+        <v>65634.7</v>
+      </c>
+      <c r="L26" s="45">
+        <v>2837</v>
+      </c>
+      <c r="M26" s="46">
+        <v>362560.41</v>
       </c>
       <c r="N26" s="42"/>
-      <c r="O26" s="45" t="s">
-        <v>34</v>
+      <c r="O26" s="45">
+        <v>4170</v>
       </c>
     </row>
     <row r="27" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="59" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E27" s="42"/>
       <c r="F27" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G27" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H27" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I27" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J27" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K27" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L27" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M27" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N27" s="42"/>
       <c r="O27" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="58" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="40"/>
       <c r="D28" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E28" s="42"/>
       <c r="F28" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G28" s="46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H28" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I28" s="46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J28" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K28" s="46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L28" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M28" s="46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N28" s="42"/>
       <c r="O28" s="45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="59" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E29" s="42"/>
       <c r="F29" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G29" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H29" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I29" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J29" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K29" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L29" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M29" s="49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N29" s="42"/>
       <c r="O29" s="48" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="60" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="40"/>
       <c r="D30" s="61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E30" s="42"/>
       <c r="F30" s="61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G30" s="62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H30" s="61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I30" s="62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J30" s="61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K30" s="62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L30" s="61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M30" s="62" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N30" s="42"/>
       <c r="O30" s="61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="2:15" s="50" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="63"/>
       <c r="H31" s="42"/>
       <c r="I31" s="63"/>
       <c r="J31" s="42"/>
       <c r="K31" s="63"/>
       <c r="L31" s="42"/>
       <c r="M31" s="63"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
     </row>
     <row r="32" spans="2:15" s="64" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="65">
-        <v>2398492.8074980001</v>
+        <v>2684429.9074980002</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="65">
-        <v>91182.080000000031</v>
+        <v>102170.69000000003</v>
       </c>
       <c r="J32" s="42"/>
       <c r="K32" s="65">
-        <v>453515.65999999992</v>
+        <v>519150.35999999993</v>
       </c>
       <c r="L32" s="42"/>
       <c r="M32" s="65">
-        <v>2943190.5474979999</v>
+        <v>3305750.957498</v>
       </c>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
     </row>
     <row r="33" spans="2:15" s="50" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="66" t="s">
         <v>40</v>
       </c>
       <c r="O34" s="67"/>
     </row>
     <row r="35" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="68"/>
     </row>
     <row r="36" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O36" s="67"/>
     </row>
     <row r="37" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:15" s="50" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="2:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="2:15" s="50" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="2:15" s="50" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>