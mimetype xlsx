--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\1-enero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F852D108-806C-4AF3-A09A-1BCC6C44B3D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A86AC41-FED9-4AD1-A3B0-01395B328098}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{92157964-7F94-49B4-BBEC-A90A127C6DAC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{01372F0C-8D43-4344-9AFC-4CEBB220A67A}"/>
   </bookViews>
   <sheets>
     <sheet name="PSPD NOMINA ACUM." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="41">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 55</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTACIONES DEL REAL DECRETO 383/1984, DE 1 DE FEBRERO </t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t>EVOLUCIÓN DE LOS BENEFICIARIOS E IMPORTES DE LAS NÓMINAS</t>
   </si>
   <si>
     <t>CON NAVARRA Y EL PAÍS VASCO</t>
   </si>
   <si>
     <t>NUMERO DE</t>
   </si>
   <si>
     <t>SGIM</t>
   </si>
   <si>
     <t>SATP</t>
   </si>
   <si>
@@ -108,110 +108,109 @@
   <si>
     <t>PRESTACIONES</t>
   </si>
   <si>
     <t>BRUTO</t>
   </si>
   <si>
     <t>AÑO 2019</t>
   </si>
   <si>
     <t>AÑO 2020</t>
   </si>
   <si>
     <t>AÑO 2021</t>
   </si>
   <si>
     <t>AÑO 2022</t>
   </si>
   <si>
     <t>AÑO 2023</t>
   </si>
   <si>
     <t>AÑO 2024</t>
   </si>
   <si>
+    <t>AÑO 2025</t>
+  </si>
+  <si>
     <t>AÑO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">ENERO </t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
+    <t>MARZO</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>MARZO</t>
-[...1 lines deleted...]
-  <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>MAYO</t>
   </si>
   <si>
     <t>JUNIO *</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE *</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026(1)</t>
   </si>
   <si>
     <t>* En SGIM y SATP, junto a la mensualidad se abona una paga extra</t>
-  </si>
-[...1 lines deleted...]
-    <t>AÑO 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF007B5F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -518,53 +517,77 @@
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -681,117 +704,93 @@
     <xf numFmtId="3" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{DBBFE98C-7831-4A7E-8202-FA477CEC50D0}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{6D1F499D-2E46-4EC1-85F4-05A7353900B3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D5BE459-3A83-4D0C-9B06-37CD8ABB9C5E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E3DF13-D6D0-45E7-A2F0-F7F8D747B65C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="1581150"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -826,51 +825,51 @@
             <a:t>TOTAL</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Texto 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3028E76-45F1-4AE4-8CB8-948528ED0D9F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCBD1978-9855-4A82-AD37-0A40FA4F1847}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7724775" y="1581150"/>
           <a:ext cx="581025" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -1265,1189 +1264,1187 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16D843A5-D8B5-4F37-81B6-D8DD5D58A9A1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E752ED8-3FA5-4002-883C-AA2346F612B6}">
   <dimension ref="A1:P154"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="0.85546875" style="29" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="29"/>
+    <col min="1" max="1" width="0.85546875" style="37" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" style="37" customWidth="1"/>
+    <col min="3" max="3" width="0.85546875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="37" customWidth="1"/>
+    <col min="5" max="5" width="0.85546875" style="37" customWidth="1"/>
+    <col min="6" max="13" width="11.5703125" style="37" customWidth="1"/>
+    <col min="14" max="14" width="0.85546875" style="37" customWidth="1"/>
+    <col min="15" max="15" width="11.5703125" style="37" customWidth="1"/>
+    <col min="16" max="16" width="0.85546875" style="37" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="1"/>
       <c r="O1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="1"/>
     </row>
     <row r="2" spans="1:16" s="6" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="64" t="s">
+      <c r="B2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="64"/>
-[...7 lines deleted...]
-      <c r="K2" s="66" t="s">
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="67"/>
-[...5 lines deleted...]
-      <c r="A3" s="7">
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="11"/>
+    </row>
+    <row r="3" spans="1:16" s="12" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="12">
         <v>0</v>
       </c>
-      <c r="B3" s="64" t="s">
+      <c r="B3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="64"/>
-[...7 lines deleted...]
-      <c r="K3" s="69" t="s">
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="70"/>
-[...22 lines deleted...]
-      <c r="D5" s="14" t="s">
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="15"/>
+    </row>
+    <row r="4" spans="1:16" s="16" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="18"/>
+    </row>
+    <row r="5" spans="1:16" s="27" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="13"/>
-      <c r="F5" s="15" t="s">
+      <c r="E5" s="21"/>
+      <c r="F5" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="16"/>
-      <c r="H5" s="16" t="s">
+      <c r="G5" s="24"/>
+      <c r="H5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="16"/>
-      <c r="J5" s="16" t="s">
+      <c r="I5" s="24"/>
+      <c r="J5" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="16"/>
-      <c r="L5" s="16" t="s">
+      <c r="K5" s="24"/>
+      <c r="L5" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="17"/>
-[...1 lines deleted...]
-      <c r="O5" s="18" t="s">
+      <c r="M5" s="25"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="P5" s="11"/>
-[...3 lines deleted...]
-      <c r="B6" s="12" t="s">
+      <c r="P5" s="19"/>
+    </row>
+    <row r="6" spans="1:16" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19"/>
+      <c r="B6" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="13"/>
-      <c r="D6" s="14" t="s">
+      <c r="C6" s="21"/>
+      <c r="D6" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="13"/>
-      <c r="F6" s="20" t="s">
+      <c r="E6" s="21"/>
+      <c r="F6" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="21" t="s">
+      <c r="I6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="21" t="s">
+      <c r="J6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="21" t="s">
+      <c r="K6" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="L6" s="21" t="s">
+      <c r="L6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="13"/>
-      <c r="O6" s="23" t="s">
+      <c r="N6" s="21"/>
+      <c r="O6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="P6" s="11"/>
-[...5 lines deleted...]
-      <c r="D7" s="14" t="s">
+      <c r="P6" s="19"/>
+    </row>
+    <row r="7" spans="1:16" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="24"/>
-      <c r="F7" s="25" t="s">
+      <c r="E7" s="32"/>
+      <c r="F7" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="26" t="s">
+      <c r="G7" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="H7" s="26" t="s">
+      <c r="H7" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="26" t="s">
+      <c r="I7" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="J7" s="26" t="s">
+      <c r="J7" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="K7" s="26" t="s">
+      <c r="K7" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="L7" s="26" t="s">
+      <c r="L7" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="27" t="s">
+      <c r="M7" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="N7" s="13"/>
-      <c r="O7" s="14" t="s">
+      <c r="N7" s="21"/>
+      <c r="O7" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="11"/>
+      <c r="P7" s="19"/>
     </row>
     <row r="8" spans="1:16" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="28"/>
-[...17 lines deleted...]
-      <c r="B9" s="31" t="s">
+      <c r="A8" s="36"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="36"/>
+    </row>
+    <row r="9" spans="1:16" s="38" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="32"/>
-      <c r="D9" s="33">
+      <c r="C9" s="40"/>
+      <c r="D9" s="41">
         <v>11675</v>
       </c>
-      <c r="E9" s="34"/>
-      <c r="F9" s="33">
+      <c r="E9" s="42"/>
+      <c r="F9" s="41">
         <v>5209</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="43">
         <v>11579319.409999998</v>
       </c>
-      <c r="H9" s="33">
+      <c r="H9" s="41">
         <v>540</v>
       </c>
-      <c r="I9" s="35">
+      <c r="I9" s="43">
         <v>468856.97000000009</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J9" s="41">
         <v>956</v>
       </c>
-      <c r="K9" s="35">
+      <c r="K9" s="43">
         <v>808874.4800000001</v>
       </c>
-      <c r="L9" s="33">
+      <c r="L9" s="41">
         <v>6705</v>
       </c>
-      <c r="M9" s="35">
+      <c r="M9" s="43">
         <v>12857050.859999999</v>
       </c>
-      <c r="N9" s="34"/>
-      <c r="O9" s="33">
+      <c r="N9" s="42"/>
+      <c r="O9" s="41">
         <v>5812</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="30" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="36" t="s">
+    <row r="10" spans="1:16" s="38" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="32"/>
-      <c r="D10" s="37">
+      <c r="C10" s="40"/>
+      <c r="D10" s="45">
         <v>10561</v>
       </c>
-      <c r="E10" s="34"/>
-      <c r="F10" s="37">
+      <c r="E10" s="42"/>
+      <c r="F10" s="45">
         <v>4465</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="46">
         <v>10057402.26</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="45">
         <v>450</v>
       </c>
-      <c r="I10" s="38">
+      <c r="I10" s="46">
         <v>404367.07999999996</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="45">
         <v>873</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K10" s="46">
         <v>769580.62</v>
       </c>
-      <c r="L10" s="37">
+      <c r="L10" s="45">
         <v>5788</v>
       </c>
-      <c r="M10" s="38">
+      <c r="M10" s="46">
         <v>11231349.959999999</v>
       </c>
-      <c r="N10" s="34"/>
-      <c r="O10" s="37">
+      <c r="N10" s="42"/>
+      <c r="O10" s="45">
         <v>5487</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="30" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="39" t="s">
+    <row r="11" spans="1:16" s="38" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="32"/>
-      <c r="D11" s="40">
+      <c r="C11" s="40"/>
+      <c r="D11" s="48">
         <v>9293</v>
       </c>
-      <c r="E11" s="34"/>
-      <c r="F11" s="40">
+      <c r="E11" s="42"/>
+      <c r="F11" s="48">
         <v>3833</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="49">
         <v>8554438.839999998</v>
       </c>
-      <c r="H11" s="40">
+      <c r="H11" s="48">
         <v>385</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="49">
         <v>339536.23</v>
       </c>
-      <c r="J11" s="40">
+      <c r="J11" s="48">
         <v>834</v>
       </c>
-      <c r="K11" s="41">
+      <c r="K11" s="49">
         <v>735371.45</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="48">
         <v>5052</v>
       </c>
-      <c r="M11" s="41">
+      <c r="M11" s="49">
         <v>9629346.5199999977</v>
       </c>
-      <c r="N11" s="34"/>
-      <c r="O11" s="40">
+      <c r="N11" s="42"/>
+      <c r="O11" s="48">
         <v>4854</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="30" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="36" t="s">
+    <row r="12" spans="1:16" s="38" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="32"/>
-      <c r="D12" s="37">
+      <c r="C12" s="40"/>
+      <c r="D12" s="45">
         <v>8666</v>
       </c>
-      <c r="E12" s="34"/>
-      <c r="F12" s="37">
+      <c r="E12" s="42"/>
+      <c r="F12" s="45">
         <v>3306</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="46">
         <v>7384992.1799999997</v>
       </c>
-      <c r="H12" s="37">
+      <c r="H12" s="45">
         <v>331</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I12" s="46">
         <v>290749.95999999996</v>
       </c>
-      <c r="J12" s="37">
+      <c r="J12" s="45">
         <v>828</v>
       </c>
-      <c r="K12" s="38">
+      <c r="K12" s="46">
         <v>738988.4</v>
       </c>
-      <c r="L12" s="37">
+      <c r="L12" s="45">
         <v>4465</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M12" s="46">
         <v>8414730.5399999991</v>
       </c>
-      <c r="N12" s="34"/>
-      <c r="O12" s="37">
+      <c r="N12" s="42"/>
+      <c r="O12" s="45">
         <v>4728</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="30" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="39" t="s">
+    <row r="13" spans="1:16" s="38" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="32"/>
-      <c r="D13" s="40">
+      <c r="C13" s="40"/>
+      <c r="D13" s="48">
         <v>8098</v>
       </c>
-      <c r="E13" s="34"/>
-      <c r="F13" s="40">
+      <c r="E13" s="42"/>
+      <c r="F13" s="48">
         <v>2884</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="49">
         <v>6377303.580000001</v>
       </c>
-      <c r="H13" s="40">
+      <c r="H13" s="48">
         <v>280</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="49">
         <v>245899.33000000002</v>
       </c>
-      <c r="J13" s="40">
+      <c r="J13" s="48">
         <v>769</v>
       </c>
-      <c r="K13" s="41">
+      <c r="K13" s="49">
         <v>759203.66099999985</v>
       </c>
-      <c r="L13" s="40">
+      <c r="L13" s="48">
         <v>3933</v>
       </c>
-      <c r="M13" s="41">
+      <c r="M13" s="49">
         <v>7382406.5710000005</v>
       </c>
-      <c r="N13" s="34"/>
-      <c r="O13" s="40">
+      <c r="N13" s="42"/>
+      <c r="O13" s="48">
         <v>4609</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="42" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="36" t="s">
+    <row r="14" spans="1:16" s="50" customFormat="1" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="32"/>
-      <c r="D14" s="37">
+      <c r="C14" s="40"/>
+      <c r="D14" s="45">
         <v>7554</v>
       </c>
-      <c r="E14" s="34"/>
-      <c r="F14" s="37">
+      <c r="E14" s="42"/>
+      <c r="F14" s="45">
         <v>2456</v>
       </c>
-      <c r="G14" s="38">
+      <c r="G14" s="46">
         <v>5527407.2860000003</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="45">
         <v>236</v>
       </c>
-      <c r="I14" s="38">
+      <c r="I14" s="46">
         <v>210887.20999999996</v>
       </c>
-      <c r="J14" s="37">
+      <c r="J14" s="45">
         <v>746</v>
       </c>
-      <c r="K14" s="38">
+      <c r="K14" s="46">
         <v>755807.20000000007</v>
       </c>
-      <c r="L14" s="37">
+      <c r="L14" s="45">
         <v>3438</v>
       </c>
-      <c r="M14" s="38">
+      <c r="M14" s="46">
         <v>6494101.6960000005</v>
       </c>
-      <c r="N14" s="34"/>
-      <c r="O14" s="37">
+      <c r="N14" s="42"/>
+      <c r="O14" s="45">
         <v>4497</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="30" customFormat="1" ht="19.350000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="43" t="s">
+    <row r="15" spans="1:16" s="38" customFormat="1" ht="19.350000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="52">
+        <v>6967</v>
+      </c>
+      <c r="E15" s="42"/>
+      <c r="F15" s="52">
+        <v>2103</v>
+      </c>
+      <c r="G15" s="53">
+        <v>4685761.5025600009</v>
+      </c>
+      <c r="H15" s="52">
+        <v>205</v>
+      </c>
+      <c r="I15" s="53">
+        <v>178623.372156</v>
+      </c>
+      <c r="J15" s="52">
+        <v>729</v>
+      </c>
+      <c r="K15" s="53">
+        <v>746361.4</v>
+      </c>
+      <c r="L15" s="52">
+        <v>3037</v>
+      </c>
+      <c r="M15" s="53">
+        <v>5610746.274716001</v>
+      </c>
+      <c r="N15" s="42"/>
+      <c r="O15" s="52">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="38" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+    </row>
+    <row r="17" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="56"/>
+      <c r="K17" s="56"/>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="2:15" s="50" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="I18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="M18" s="56"/>
+    </row>
+    <row r="19" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="41">
+        <v>6944</v>
+      </c>
+      <c r="E19" s="42"/>
+      <c r="F19" s="41">
+        <v>2084</v>
+      </c>
+      <c r="G19" s="43">
+        <v>311764.74</v>
+      </c>
+      <c r="H19" s="41">
+        <v>204</v>
+      </c>
+      <c r="I19" s="43">
+        <v>11923.810000000001</v>
+      </c>
+      <c r="J19" s="41">
+        <v>730</v>
+      </c>
+      <c r="K19" s="43">
+        <v>63580.099999999991</v>
+      </c>
+      <c r="L19" s="41">
+        <v>3018</v>
+      </c>
+      <c r="M19" s="43">
+        <v>387268.64999999997</v>
+      </c>
+      <c r="N19" s="42"/>
+      <c r="O19" s="41">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="20" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="40"/>
+      <c r="D20" s="45">
+        <v>6904</v>
+      </c>
+      <c r="E20" s="54"/>
+      <c r="F20" s="45">
+        <v>2065</v>
+      </c>
+      <c r="G20" s="46">
+        <v>308850.97000000003</v>
+      </c>
+      <c r="H20" s="45">
+        <v>203</v>
+      </c>
+      <c r="I20" s="46">
+        <v>11865.36</v>
+      </c>
+      <c r="J20" s="45">
+        <v>730</v>
+      </c>
+      <c r="K20" s="46">
+        <v>65405.599999999999</v>
+      </c>
+      <c r="L20" s="45">
+        <v>2998</v>
+      </c>
+      <c r="M20" s="46">
+        <v>386121.93</v>
+      </c>
+      <c r="N20" s="54"/>
+      <c r="O20" s="45">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="21" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="42"/>
+      <c r="F21" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="42"/>
+      <c r="O21" s="48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="40"/>
+      <c r="D22" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="54"/>
+      <c r="F22" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="L22" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="M22" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" s="42"/>
+      <c r="O22" s="60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="59" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="42"/>
+      <c r="F23" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="M23" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" s="42"/>
+      <c r="O23" s="48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="40"/>
+      <c r="D24" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="54"/>
+      <c r="F24" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="L24" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="M24" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" s="54"/>
+      <c r="O24" s="60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" s="42"/>
+      <c r="F25" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I25" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J25" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N25" s="42"/>
+      <c r="O25" s="48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="40"/>
+      <c r="D26" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="54"/>
+      <c r="F26" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="I26" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J26" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="L26" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="M26" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="N26" s="54"/>
+      <c r="O26" s="60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="42"/>
+      <c r="F27" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I27" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="L27" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="M27" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N27" s="42"/>
+      <c r="O27" s="48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="40"/>
+      <c r="D28" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="54"/>
+      <c r="F28" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="I28" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="L28" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="M28" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="N28" s="54"/>
+      <c r="O28" s="60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" s="42"/>
+      <c r="F29" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I29" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J29" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="K29" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="L29" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="M29" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N29" s="42"/>
+      <c r="O29" s="48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="40"/>
+      <c r="D30" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="54"/>
+      <c r="F30" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="H30" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="J30" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="L30" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="M30" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="N30" s="54"/>
+      <c r="O30" s="63" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="2:15" s="50" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="65"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="65"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="65"/>
+      <c r="L31" s="42"/>
+      <c r="M31" s="65"/>
+      <c r="N31" s="42"/>
+      <c r="O31" s="42"/>
+    </row>
+    <row r="32" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="67">
+        <v>620615.71</v>
+      </c>
+      <c r="H32" s="42"/>
+      <c r="I32" s="67">
+        <v>23789.170000000002</v>
+      </c>
+      <c r="J32" s="42"/>
+      <c r="K32" s="67">
+        <v>128985.69999999998</v>
+      </c>
+      <c r="L32" s="42"/>
+      <c r="M32" s="67">
+        <v>773390.58</v>
+      </c>
+      <c r="N32" s="42"/>
+      <c r="O32" s="42"/>
+    </row>
+    <row r="33" spans="2:15" s="50" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="32"/>
-[...681 lines deleted...]
-    <row r="154" s="63" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="O34" s="69"/>
+    </row>
+    <row r="35" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="70"/>
+    </row>
+    <row r="36" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="O36" s="69"/>
+    </row>
+    <row r="37" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="2:15" s="50" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="2:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="2:15" s="50" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="2:15" s="50" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="2:15" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="49" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="50" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="52" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="53" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="54" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="56" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="57" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="60" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="61" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="62" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="64" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="71" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="71" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="71" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="71" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="71" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="71" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="71" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="K2:O2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="K3:O3"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" copies="7" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>