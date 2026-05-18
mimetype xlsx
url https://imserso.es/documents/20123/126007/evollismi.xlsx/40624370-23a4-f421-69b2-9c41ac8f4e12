--- v1 (2026-04-03)
+++ v2 (2026-05-18)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\2-febrero\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A86AC41-FED9-4AD1-A3B0-01395B328098}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F68B561A-457C-45BB-BCDF-66A11DCF1964}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{01372F0C-8D43-4344-9AFC-4CEBB220A67A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00115A39-9B2B-4244-A883-D3E6053A9F8A}"/>
   </bookViews>
   <sheets>
     <sheet name="PSPD NOMINA ACUM." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="41">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 55</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTACIONES DEL REAL DECRETO 383/1984, DE 1 DE FEBRERO </t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t>EVOLUCIÓN DE LOS BENEFICIARIOS E IMPORTES DE LAS NÓMINAS</t>
   </si>
   <si>
     <t>CON NAVARRA Y EL PAÍS VASCO</t>
   </si>
   <si>
     <t>NUMERO DE</t>
   </si>
   <si>
     <t>SGIM</t>
   </si>
   <si>
     <t>SATP</t>
   </si>
   <si>
@@ -123,57 +123,57 @@
   <si>
     <t>AÑO 2022</t>
   </si>
   <si>
     <t>AÑO 2023</t>
   </si>
   <si>
     <t>AÑO 2024</t>
   </si>
   <si>
     <t>AÑO 2025</t>
   </si>
   <si>
     <t>AÑO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">ENERO </t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t>MAYO</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...4 lines deleted...]
-    <t>MAYO</t>
   </si>
   <si>
     <t>JUNIO *</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE *</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026(1)</t>
   </si>
@@ -707,90 +707,90 @@
     <xf numFmtId="4" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{6D1F499D-2E46-4EC1-85F4-05A7353900B3}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{E6BD35D8-4812-460F-82E1-57D51BDBEF2A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E3DF13-D6D0-45E7-A2F0-F7F8D747B65C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00FF2152-0ADC-4931-8600-EC5D6F76E09E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="1581150"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -825,51 +825,51 @@
             <a:t>TOTAL</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Texto 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCBD1978-9855-4A82-AD37-0A40FA4F1847}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947254F8-DF80-4148-8667-800FD841DA98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7724775" y="1581150"/>
           <a:ext cx="581025" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -1264,54 +1264,56 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E752ED8-3FA5-4002-883C-AA2346F612B6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07906D96-739C-4635-AE5A-7391BB374CD1}">
   <dimension ref="A1:P154"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="37" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="37" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="37" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="37" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="37" customWidth="1"/>
     <col min="6" max="13" width="11.5703125" style="37" customWidth="1"/>
     <col min="14" max="14" width="0.85546875" style="37" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="37" customWidth="1"/>
     <col min="16" max="16" width="0.85546875" style="37" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
@@ -1860,456 +1862,456 @@
       </c>
       <c r="I20" s="46">
         <v>11865.36</v>
       </c>
       <c r="J20" s="45">
         <v>730</v>
       </c>
       <c r="K20" s="46">
         <v>65405.599999999999</v>
       </c>
       <c r="L20" s="45">
         <v>2998</v>
       </c>
       <c r="M20" s="46">
         <v>386121.93</v>
       </c>
       <c r="N20" s="54"/>
       <c r="O20" s="45">
         <v>4227</v>
       </c>
     </row>
     <row r="21" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="48" t="s">
-        <v>29</v>
+      <c r="D21" s="48">
+        <v>6867</v>
       </c>
       <c r="E21" s="42"/>
-      <c r="F21" s="48" t="s">
-[...21 lines deleted...]
-        <v>29</v>
+      <c r="F21" s="48">
+        <v>2031</v>
+      </c>
+      <c r="G21" s="49">
+        <v>303825.48999999993</v>
+      </c>
+      <c r="H21" s="48">
+        <v>199</v>
+      </c>
+      <c r="I21" s="49">
+        <v>11631.560000000003</v>
+      </c>
+      <c r="J21" s="48">
+        <v>729</v>
+      </c>
+      <c r="K21" s="49">
+        <v>63742.5</v>
+      </c>
+      <c r="L21" s="48">
+        <v>2959</v>
+      </c>
+      <c r="M21" s="49">
+        <v>379199.54999999993</v>
       </c>
       <c r="N21" s="42"/>
-      <c r="O21" s="48" t="s">
-        <v>29</v>
+      <c r="O21" s="48">
+        <v>4222</v>
       </c>
     </row>
     <row r="22" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22" s="40"/>
-      <c r="D22" s="60" t="s">
-[...25 lines deleted...]
-        <v>29</v>
+      <c r="D22" s="45">
+        <v>6824</v>
+      </c>
+      <c r="E22" s="42"/>
+      <c r="F22" s="45">
+        <v>2012</v>
+      </c>
+      <c r="G22" s="46">
+        <v>301526.07</v>
+      </c>
+      <c r="H22" s="45">
+        <v>194</v>
+      </c>
+      <c r="I22" s="46">
+        <v>11339.310000000003</v>
+      </c>
+      <c r="J22" s="45">
+        <v>714</v>
+      </c>
+      <c r="K22" s="46">
+        <v>63399.3</v>
+      </c>
+      <c r="L22" s="45">
+        <v>2920</v>
+      </c>
+      <c r="M22" s="46">
+        <v>376264.68</v>
       </c>
       <c r="N22" s="42"/>
-      <c r="O22" s="60" t="s">
-        <v>29</v>
+      <c r="O22" s="45">
+        <v>4210</v>
       </c>
     </row>
     <row r="23" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D23" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E23" s="42"/>
       <c r="F23" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G23" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H23" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I23" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J23" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K23" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L23" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M23" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N23" s="42"/>
       <c r="O23" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="58" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E24" s="54"/>
       <c r="F24" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G24" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H24" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I24" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J24" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K24" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L24" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M24" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N24" s="54"/>
       <c r="O24" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="59" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E25" s="42"/>
       <c r="F25" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G25" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H25" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I25" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J25" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K25" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L25" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M25" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N25" s="42"/>
       <c r="O25" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="40"/>
       <c r="D26" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E26" s="54"/>
       <c r="F26" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G26" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H26" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I26" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J26" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K26" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L26" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M26" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N26" s="54"/>
       <c r="O26" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="59" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E27" s="42"/>
       <c r="F27" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G27" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H27" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I27" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J27" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K27" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L27" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M27" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N27" s="42"/>
       <c r="O27" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="58" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="40"/>
       <c r="D28" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E28" s="54"/>
       <c r="F28" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G28" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H28" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I28" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J28" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K28" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L28" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M28" s="61" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N28" s="54"/>
       <c r="O28" s="60" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="59" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E29" s="42"/>
       <c r="F29" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G29" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H29" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I29" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J29" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K29" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L29" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M29" s="49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N29" s="42"/>
       <c r="O29" s="48" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="62" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="40"/>
       <c r="D30" s="63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E30" s="54"/>
       <c r="F30" s="63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G30" s="64" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H30" s="63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I30" s="64" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J30" s="63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K30" s="64" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L30" s="63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M30" s="64" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N30" s="54"/>
       <c r="O30" s="63" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="2:15" s="50" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="65"/>
       <c r="H31" s="42"/>
       <c r="I31" s="65"/>
       <c r="J31" s="42"/>
       <c r="K31" s="65"/>
       <c r="L31" s="42"/>
       <c r="M31" s="65"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
     </row>
     <row r="32" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="67">
-        <v>620615.71</v>
+        <v>1225967.27</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="67">
-        <v>23789.170000000002</v>
+        <v>46760.040000000008</v>
       </c>
       <c r="J32" s="42"/>
       <c r="K32" s="67">
-        <v>128985.69999999998</v>
+        <v>256127.5</v>
       </c>
       <c r="L32" s="42"/>
       <c r="M32" s="67">
-        <v>773390.58</v>
+        <v>1528854.8099999998</v>
       </c>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
     </row>
     <row r="33" spans="2:15" s="50" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="68" t="s">
         <v>40</v>
       </c>
       <c r="O34" s="69"/>
     </row>
     <row r="35" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="70"/>
     </row>
     <row r="36" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O36" s="69"/>
     </row>
     <row r="37" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:15" s="50" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="2:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="2:15" s="50" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="2:15" s="50" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>