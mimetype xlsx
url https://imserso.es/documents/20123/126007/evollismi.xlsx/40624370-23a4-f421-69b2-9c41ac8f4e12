--- v2 (2026-05-18)
+++ v3 (2026-07-02)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\4-abril\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F68B561A-457C-45BB-BCDF-66A11DCF1964}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABC550C7-FD09-47CC-B541-8D374339B466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00115A39-9B2B-4244-A883-D3E6053A9F8A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{8C439CA4-278B-4964-843E-A37D05A431D3}"/>
   </bookViews>
   <sheets>
     <sheet name="PSPD NOMINA ACUM." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="41">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 55</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTACIONES DEL REAL DECRETO 383/1984, DE 1 DE FEBRERO </t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t>EVOLUCIÓN DE LOS BENEFICIARIOS E IMPORTES DE LAS NÓMINAS</t>
   </si>
   <si>
     <t>CON NAVARRA Y EL PAÍS VASCO</t>
   </si>
   <si>
     <t>NUMERO DE</t>
   </si>
   <si>
     <t>SGIM</t>
   </si>
   <si>
     <t>SATP</t>
   </si>
   <si>
@@ -129,54 +132,54 @@
   <si>
     <t>AÑO 2024</t>
   </si>
   <si>
     <t>AÑO 2025</t>
   </si>
   <si>
     <t>AÑO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">ENERO </t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>MAYO</t>
   </si>
   <si>
+    <t>JUNIO *</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...1 lines deleted...]
-    <t>JUNIO *</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE *</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026(1)</t>
   </si>
   <si>
     <t>* En SGIM y SATP, junto a la mensualidad se abona una paga extra</t>
   </si>
@@ -707,90 +710,90 @@
     <xf numFmtId="4" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{E6BD35D8-4812-460F-82E1-57D51BDBEF2A}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{CDC0AFDD-1475-46AA-9970-C4E6E9746507}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00FF2152-0ADC-4931-8600-EC5D6F76E09E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA27B74E-F324-4E7A-8FC5-66F99B9E8D86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="1581150"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -825,51 +828,51 @@
             <a:t>TOTAL</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Texto 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947254F8-DF80-4148-8667-800FD841DA98}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10A86332-A373-437C-B57E-58A3A2FECBEA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7724775" y="1581150"/>
           <a:ext cx="581025" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -1264,51 +1267,51 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07906D96-739C-4635-AE5A-7391BB374CD1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73C325D9-63E8-4EC8-AEDF-695F4FE0835E}">
   <dimension ref="A1:P154"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="37" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="37" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="37" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="37" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="37" customWidth="1"/>
     <col min="6" max="13" width="11.5703125" style="37" customWidth="1"/>
     <col min="14" max="14" width="0.85546875" style="37" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="37" customWidth="1"/>
     <col min="16" max="16" width="0.85546875" style="37" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
@@ -1901,417 +1904,417 @@
         <v>11631.560000000003</v>
       </c>
       <c r="J21" s="48">
         <v>729</v>
       </c>
       <c r="K21" s="49">
         <v>63742.5</v>
       </c>
       <c r="L21" s="48">
         <v>2959</v>
       </c>
       <c r="M21" s="49">
         <v>379199.54999999993</v>
       </c>
       <c r="N21" s="42"/>
       <c r="O21" s="48">
         <v>4222</v>
       </c>
     </row>
     <row r="22" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="40"/>
       <c r="D22" s="45">
-        <v>6824</v>
+        <v>6825</v>
       </c>
       <c r="E22" s="42"/>
       <c r="F22" s="45">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="G22" s="46">
-        <v>301526.07</v>
+        <v>301440.26999999996</v>
       </c>
       <c r="H22" s="45">
         <v>194</v>
       </c>
       <c r="I22" s="46">
         <v>11339.310000000003</v>
       </c>
       <c r="J22" s="45">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="K22" s="46">
-        <v>63399.3</v>
+        <v>63570.900000000009</v>
       </c>
       <c r="L22" s="45">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="M22" s="46">
-        <v>376264.68</v>
+        <v>376350.48</v>
       </c>
       <c r="N22" s="42"/>
       <c r="O22" s="45">
         <v>4210</v>
       </c>
     </row>
     <row r="23" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="48" t="s">
-        <v>31</v>
+      <c r="D23" s="48">
+        <v>6793</v>
       </c>
       <c r="E23" s="42"/>
-      <c r="F23" s="48" t="s">
-[...21 lines deleted...]
-        <v>31</v>
+      <c r="F23" s="48">
+        <v>1982</v>
+      </c>
+      <c r="G23" s="49">
+        <v>295792.47749799996</v>
+      </c>
+      <c r="H23" s="48">
+        <v>191</v>
+      </c>
+      <c r="I23" s="49">
+        <v>11163.960000000003</v>
+      </c>
+      <c r="J23" s="48">
+        <v>720</v>
+      </c>
+      <c r="K23" s="49">
+        <v>63566.30000000001</v>
+      </c>
+      <c r="L23" s="48">
+        <v>2893</v>
+      </c>
+      <c r="M23" s="49">
+        <v>370522.73749799997</v>
       </c>
       <c r="N23" s="42"/>
-      <c r="O23" s="48" t="s">
-        <v>31</v>
+      <c r="O23" s="48">
+        <v>4200</v>
       </c>
     </row>
     <row r="24" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="58" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" s="54"/>
       <c r="F24" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G24" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H24" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I24" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J24" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K24" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L24" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M24" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N24" s="54"/>
       <c r="O24" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="59" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" s="42"/>
       <c r="F25" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G25" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H25" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I25" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J25" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K25" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L25" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M25" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N25" s="42"/>
       <c r="O25" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="40"/>
       <c r="D26" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" s="54"/>
       <c r="F26" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G26" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H26" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I26" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J26" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K26" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L26" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M26" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N26" s="54"/>
       <c r="O26" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="59" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" s="42"/>
       <c r="F27" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G27" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H27" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I27" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J27" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K27" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L27" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M27" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N27" s="42"/>
       <c r="O27" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="58" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="40"/>
       <c r="D28" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" s="54"/>
       <c r="F28" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G28" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H28" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I28" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J28" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K28" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L28" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M28" s="61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N28" s="54"/>
       <c r="O28" s="60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="59" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" s="42"/>
       <c r="F29" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G29" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H29" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I29" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J29" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K29" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L29" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M29" s="49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N29" s="42"/>
       <c r="O29" s="48" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="62" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="40"/>
       <c r="D30" s="63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" s="54"/>
       <c r="F30" s="63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G30" s="64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H30" s="63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I30" s="64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J30" s="63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K30" s="64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L30" s="63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M30" s="64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N30" s="54"/>
       <c r="O30" s="63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="2:15" s="50" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="65"/>
       <c r="H31" s="42"/>
       <c r="I31" s="65"/>
       <c r="J31" s="42"/>
       <c r="K31" s="65"/>
       <c r="L31" s="42"/>
       <c r="M31" s="65"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
     </row>
     <row r="32" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="67">
-        <v>1225967.27</v>
+        <v>1521673.947498</v>
       </c>
       <c r="H32" s="42"/>
       <c r="I32" s="67">
-        <v>46760.040000000008</v>
+        <v>57924.000000000015</v>
       </c>
       <c r="J32" s="42"/>
       <c r="K32" s="67">
-        <v>256127.5</v>
+        <v>319865.39999999997</v>
       </c>
       <c r="L32" s="42"/>
       <c r="M32" s="67">
-        <v>1528854.8099999998</v>
+        <v>1899463.3474979999</v>
       </c>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
     </row>
     <row r="33" spans="2:15" s="50" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="68" t="s">
         <v>40</v>
       </c>
       <c r="O34" s="69"/>
     </row>
     <row r="35" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="70"/>
     </row>
     <row r="36" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O36" s="69"/>
     </row>
     <row r="37" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:15" s="50" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="2:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="2:15" s="50" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="2:15" s="50" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>