--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\5-mayo\avance nómina\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\pnnc\Pnc y Lismi\Pnnc26\Discolib 2026\7-julio\avance nómina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ABC550C7-FD09-47CC-B541-8D374339B466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3E6A172E-61F4-4637-A02F-7C191F9AF772}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{8C439CA4-278B-4964-843E-A37D05A431D3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{20E1C6F7-5FA3-45F1-AA92-B3CAB1900DB7}"/>
   </bookViews>
   <sheets>
     <sheet name="PSPD NOMINA ACUM." sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="41">
   <si>
     <t>IMSERSO-ÁREA DE PRESTACIONES ECONÓMICAS       ANEXO 55</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTACIONES DEL REAL DECRETO 383/1984, DE 1 DE FEBRERO </t>
   </si>
   <si>
     <t>T O T A L   E S T A D O</t>
   </si>
   <si>
     <t>EVOLUCIÓN DE LOS BENEFICIARIOS E IMPORTES DE LAS NÓMINAS</t>
   </si>
   <si>
     <t>CON NAVARRA Y EL PAÍS VASCO</t>
   </si>
   <si>
     <t>NUMERO DE</t>
   </si>
   <si>
     <t>SGIM</t>
   </si>
   <si>
     <t>SATP</t>
   </si>
   <si>
@@ -135,57 +135,57 @@
   <si>
     <t>AÑO 2025</t>
   </si>
   <si>
     <t>AÑO 2026</t>
   </si>
   <si>
     <t xml:space="preserve">ENERO </t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>MAYO</t>
   </si>
   <si>
     <t>JUNIO *</t>
   </si>
   <si>
+    <t>JULIO</t>
+  </si>
+  <si>
+    <t>AGOSTO</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...4 lines deleted...]
-    <t>AGOSTO</t>
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>OCTUBRE</t>
   </si>
   <si>
     <t>NOVIEMBRE *</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>TOTAL AÑO 2026(1)</t>
   </si>
   <si>
     <t>* En SGIM y SATP, junto a la mensualidad se abona una paga extra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
@@ -500,51 +500,51 @@
     <border>
       <left style="medium">
         <color rgb="FFF7C8C7"/>
       </left>
       <right style="medium">
         <color rgb="FFF7C8C7"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFF7C8C7"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -673,127 +673,121 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{CDC0AFDD-1475-46AA-9970-C4E6E9746507}"/>
+    <cellStyle name="Normal_NOMACU95" xfId="1" xr:uid="{ADAB60A6-B43C-4083-BF26-BB7D31E8D549}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA27B74E-F324-4E7A-8FC5-66F99B9E8D86}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8ADB445-37EF-43EF-9094-83BE0BFC9826}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5324475" y="1581150"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -828,51 +822,51 @@
             <a:t>TOTAL</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Texto 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10A86332-A373-437C-B57E-58A3A2FECBEA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6B1625-5ED1-420E-A380-2F5F4B78428B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7724775" y="1581150"/>
           <a:ext cx="581025" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
@@ -1267,56 +1261,54 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73C325D9-63E8-4EC8-AEDF-695F4FE0835E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3898DB95-073A-49B0-9873-6B13ABE2496E}">
   <dimension ref="A1:P154"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.85546875" style="37" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="37" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" style="37" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="37" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="37" customWidth="1"/>
     <col min="6" max="13" width="11.5703125" style="37" customWidth="1"/>
     <col min="14" max="14" width="0.85546875" style="37" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="37" customWidth="1"/>
     <col min="16" max="16" width="0.85546875" style="37" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
@@ -1978,478 +1970,478 @@
       <c r="I23" s="49">
         <v>11163.960000000003</v>
       </c>
       <c r="J23" s="48">
         <v>720</v>
       </c>
       <c r="K23" s="49">
         <v>63566.30000000001</v>
       </c>
       <c r="L23" s="48">
         <v>2893</v>
       </c>
       <c r="M23" s="49">
         <v>370522.73749799997</v>
       </c>
       <c r="N23" s="42"/>
       <c r="O23" s="48">
         <v>4200</v>
       </c>
     </row>
     <row r="24" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="58" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="40"/>
-      <c r="D24" s="60" t="s">
-[...29 lines deleted...]
-        <v>32</v>
+      <c r="D24" s="45">
+        <v>6725</v>
+      </c>
+      <c r="E24" s="42"/>
+      <c r="F24" s="45">
+        <v>1967</v>
+      </c>
+      <c r="G24" s="46">
+        <v>585867.04999999993</v>
+      </c>
+      <c r="H24" s="45">
+        <v>191</v>
+      </c>
+      <c r="I24" s="46">
+        <v>22094.120000000003</v>
+      </c>
+      <c r="J24" s="45">
+        <v>726</v>
+      </c>
+      <c r="K24" s="46">
+        <v>69474.16</v>
+      </c>
+      <c r="L24" s="45">
+        <v>2884</v>
+      </c>
+      <c r="M24" s="46">
+        <v>677435.33</v>
+      </c>
+      <c r="N24" s="42"/>
+      <c r="O24" s="45">
+        <v>4195</v>
       </c>
     </row>
     <row r="25" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="59" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D25" s="48" t="s">
         <v>32</v>
       </c>
+      <c r="D25" s="48">
+        <v>6758</v>
+      </c>
       <c r="E25" s="42"/>
-      <c r="F25" s="48" t="s">
-[...21 lines deleted...]
-        <v>32</v>
+      <c r="F25" s="48">
+        <v>1949</v>
+      </c>
+      <c r="G25" s="49">
+        <v>290951.80999999994</v>
+      </c>
+      <c r="H25" s="48">
+        <v>191</v>
+      </c>
+      <c r="I25" s="49">
+        <v>11163.960000000003</v>
+      </c>
+      <c r="J25" s="48">
+        <v>728</v>
+      </c>
+      <c r="K25" s="49">
+        <v>64176.100000000006</v>
+      </c>
+      <c r="L25" s="48">
+        <v>2868</v>
+      </c>
+      <c r="M25" s="49">
+        <v>366291.87</v>
       </c>
       <c r="N25" s="42"/>
-      <c r="O25" s="48" t="s">
-        <v>32</v>
+      <c r="O25" s="48">
+        <v>4188</v>
       </c>
     </row>
     <row r="26" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="58" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C26" s="40"/>
-      <c r="D26" s="60" t="s">
-[...29 lines deleted...]
-        <v>32</v>
+      <c r="D26" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E26" s="42"/>
+      <c r="F26" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="H26" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="J26" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="K26" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="M26" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="N26" s="42"/>
+      <c r="O26" s="45" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="59" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E27" s="42"/>
       <c r="F27" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G27" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H27" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I27" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J27" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K27" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L27" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M27" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N27" s="42"/>
       <c r="O27" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="58" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="40"/>
-      <c r="D28" s="60" t="s">
-[...29 lines deleted...]
-        <v>32</v>
+      <c r="D28" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" s="42"/>
+      <c r="F28" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="I28" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="J28" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="K28" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="M28" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="N28" s="42"/>
+      <c r="O28" s="45" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="59" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E29" s="42"/>
       <c r="F29" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G29" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H29" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I29" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J29" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K29" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L29" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M29" s="49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N29" s="42"/>
       <c r="O29" s="48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="2:15" s="50" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="62" t="s">
+      <c r="B30" s="60" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="40"/>
-      <c r="D30" s="63" t="s">
-[...29 lines deleted...]
-        <v>32</v>
+      <c r="D30" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="42"/>
+      <c r="F30" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="H30" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="I30" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="J30" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="K30" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="M30" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="N30" s="42"/>
+      <c r="O30" s="61" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="2:15" s="50" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
-      <c r="G31" s="65"/>
+      <c r="G31" s="63"/>
       <c r="H31" s="42"/>
-      <c r="I31" s="65"/>
+      <c r="I31" s="63"/>
       <c r="J31" s="42"/>
-      <c r="K31" s="65"/>
+      <c r="K31" s="63"/>
       <c r="L31" s="42"/>
-      <c r="M31" s="65"/>
+      <c r="M31" s="63"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
     </row>
-    <row r="32" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:15" s="64" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
-      <c r="G32" s="67">
-        <v>1521673.947498</v>
+      <c r="G32" s="65">
+        <v>2398492.8074980001</v>
       </c>
       <c r="H32" s="42"/>
-      <c r="I32" s="67">
-        <v>57924.000000000015</v>
+      <c r="I32" s="65">
+        <v>91182.080000000031</v>
       </c>
       <c r="J32" s="42"/>
-      <c r="K32" s="67">
-        <v>319865.39999999997</v>
+      <c r="K32" s="65">
+        <v>453515.65999999992</v>
       </c>
       <c r="L32" s="42"/>
-      <c r="M32" s="67">
-        <v>1899463.3474979999</v>
+      <c r="M32" s="65">
+        <v>2943190.5474979999</v>
       </c>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
     </row>
     <row r="33" spans="2:15" s="50" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="68" t="s">
+      <c r="B34" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="O34" s="69"/>
+      <c r="O34" s="67"/>
     </row>
     <row r="35" spans="2:15" s="50" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="70"/>
+      <c r="B35" s="68"/>
     </row>
     <row r="36" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="O36" s="69"/>
+      <c r="O36" s="67"/>
     </row>
     <row r="37" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="2:15" s="50" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:15" s="50" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="2:15" s="50" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="2:15" s="50" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" spans="2:15" s="50" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="2:15" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" spans="2:15" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" s="50" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="50" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="65" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
-[...88 lines deleted...]
-    <row r="154" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="69" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="69" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="69" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="69" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="69" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="94" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="95" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="96" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="97" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="98" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="99" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="100" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="101" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="102" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="103" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="104" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="105" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="106" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="107" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="108" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="109" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="110" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="111" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="112" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="113" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="114" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="115" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="116" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="117" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="118" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="119" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="120" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="121" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="122" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="124" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="125" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="126" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="127" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="128" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="129" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="130" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="131" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="132" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="133" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="134" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="135" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="136" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="137" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="138" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="139" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="140" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="141" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="142" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="143" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="144" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="145" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="146" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="147" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="148" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="149" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="150" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="151" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="152" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="153" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="154" s="69" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="K2:O2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="K3:O3"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" copies="7" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>