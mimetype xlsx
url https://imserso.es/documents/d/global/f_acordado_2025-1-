--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\AREA DE ESTADÍSTICA\FINANCIACIÓN AGE\Datos para publicar\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\00 Elaboración previa Liferay\Documentación\Estadísticas\SAAD\Financiación SAAD\F nivel acordado\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8AA0956-9C09-43A4-BB99-238D77A24437}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28C5743C-2DD2-4BFE-8350-128291922064}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="porsaad" sheetId="2" r:id="rId1"/>
     <sheet name="NIVEL ACORDADO" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">porsaad!$A$1:$U$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B28" i="1" l="1"/>
-  <c r="B27" i="1"/>
+  <c r="B27" i="1" l="1"/>
+  <c r="B28" i="1" s="1"/>
   <c r="C27" i="1"/>
   <c r="B26" i="1"/>
   <c r="L23" i="1" l="1"/>
   <c r="L22" i="1"/>
   <c r="L21" i="1"/>
   <c r="L20" i="1"/>
   <c r="L19" i="1"/>
   <c r="L18" i="1"/>
   <c r="L17" i="1"/>
   <c r="L16" i="1"/>
   <c r="L15" i="1"/>
   <c r="L14" i="1"/>
   <c r="L13" i="1"/>
   <c r="L12" i="1"/>
   <c r="L11" i="1"/>
   <c r="L10" i="1"/>
   <c r="L9" i="1"/>
   <c r="L8" i="1"/>
   <c r="L7" i="1"/>
   <c r="C26" i="1" l="1"/>
   <c r="C28" i="1" s="1"/>
   <c r="D27" i="1" l="1"/>
   <c r="D26" i="1"/>
   <c r="E27" i="1"/>
   <c r="F27" i="1"/>
@@ -1872,51 +1872,53 @@
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B12:T12"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B4:T4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="B9:S10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.43307086614173229" bottom="0.43307086614173229" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21:D22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
     <col min="5" max="5" width="19.28515625" customWidth="1"/>
     <col min="6" max="10" width="19.140625" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="19.7109375" customWidth="1"/>
     <col min="14" max="17" width="11.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="44.25" customHeight="1"/>
     <row r="2" spans="1:13" ht="21.75" customHeight="1"/>
     <row r="3" spans="1:13" s="1" customFormat="1" ht="19.5">
       <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="E3" s="59"/>
       <c r="F3" s="59"/>
@@ -2540,122 +2542,122 @@
         <v>9832844</v>
       </c>
       <c r="H20" s="34">
         <v>8464220</v>
       </c>
       <c r="I20" s="34">
         <v>8661327</v>
       </c>
       <c r="J20" s="34">
         <v>6886740</v>
       </c>
       <c r="K20" s="34">
         <v>5860220</v>
       </c>
       <c r="L20" s="37">
         <f t="shared" si="0"/>
         <v>97088657.633778602</v>
       </c>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:16" s="1" customFormat="1" ht="16.5">
       <c r="A21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="51">
-        <v>53028990</v>
+        <v>13597180</v>
       </c>
       <c r="C21" s="38">
-        <v>53001540</v>
+        <v>13590140</v>
       </c>
       <c r="D21" s="34">
-        <v>13597180</v>
+        <v>13590820</v>
       </c>
       <c r="E21" s="34">
         <v>8388840</v>
       </c>
       <c r="F21" s="34">
         <v>4916620</v>
       </c>
       <c r="G21" s="34">
         <v>4904500.4340277798</v>
       </c>
       <c r="H21" s="34">
         <v>4905030</v>
       </c>
       <c r="I21" s="34">
         <v>4916620</v>
       </c>
       <c r="J21" s="34">
         <v>4174880</v>
       </c>
       <c r="K21" s="34">
         <v>3597570</v>
       </c>
       <c r="L21" s="37">
         <f t="shared" si="0"/>
-        <v>102402780.43402778</v>
+        <v>62985020.434027776</v>
       </c>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:16" s="1" customFormat="1" ht="16.5">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="51">
-        <v>13597180</v>
+        <v>53028990</v>
       </c>
       <c r="C22" s="38">
-        <v>13590140</v>
+        <v>53001540</v>
       </c>
       <c r="D22" s="34">
-        <v>53028990</v>
+        <v>53004200</v>
       </c>
       <c r="E22" s="34">
         <v>32158190</v>
       </c>
       <c r="F22" s="34">
         <v>18847610</v>
       </c>
       <c r="G22" s="34">
         <v>18801143.293515399</v>
       </c>
       <c r="H22" s="34">
         <v>18803183.805460799</v>
       </c>
       <c r="I22" s="34">
         <v>18847609.863481201</v>
       </c>
       <c r="J22" s="34">
         <v>16040543.600682599</v>
       </c>
       <c r="K22" s="34">
         <v>13791110</v>
       </c>
       <c r="L22" s="37">
         <f t="shared" si="0"/>
-        <v>203908520.56313998</v>
+        <v>243295130.56313998</v>
       </c>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:16" s="1" customFormat="1" ht="14.25">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="36">
         <v>21020178.619999997</v>
       </c>
       <c r="C23" s="36">
         <v>17839197.525339387</v>
       </c>
       <c r="D23" s="35">
         <v>19163147.899999999</v>
       </c>
       <c r="E23" s="35">
         <v>4455842.6623333609</v>
       </c>
       <c r="F23" s="35">
         <v>3582246.26</v>
       </c>
       <c r="G23" s="34">
         <v>3525556</v>
       </c>
@@ -2777,133 +2779,133 @@
       </c>
       <c r="K26" s="30">
         <f t="shared" si="1"/>
         <v>207220309</v>
       </c>
       <c r="L26" s="33">
         <f t="shared" ref="L26" si="2">SUM(L7:L20)+SUM(L23:L24)</f>
         <v>3630621709.0023332</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:16" s="1" customFormat="1" ht="26.25" thickBot="1">
       <c r="A27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="39">
         <f t="shared" ref="B27:K27" si="3">SUM(B21:B22)</f>
         <v>66626170</v>
       </c>
       <c r="C27" s="39">
         <f t="shared" si="3"/>
         <v>66591680</v>
       </c>
       <c r="D27" s="39">
         <f t="shared" si="3"/>
-        <v>66626170</v>
+        <v>66595020</v>
       </c>
       <c r="E27" s="39">
         <f t="shared" si="3"/>
         <v>40547030</v>
       </c>
       <c r="F27" s="39">
         <f t="shared" si="3"/>
         <v>23764230</v>
       </c>
       <c r="G27" s="39">
         <f t="shared" si="3"/>
         <v>23705643.727543179</v>
       </c>
       <c r="H27" s="39">
         <f t="shared" si="3"/>
         <v>23708213.805460799</v>
       </c>
       <c r="I27" s="39">
         <f t="shared" si="3"/>
         <v>23764229.863481201</v>
       </c>
       <c r="J27" s="39">
         <f t="shared" si="3"/>
         <v>20215423.600682601</v>
       </c>
       <c r="K27" s="39">
         <f t="shared" si="3"/>
         <v>17388680</v>
       </c>
       <c r="L27" s="43">
         <f t="shared" ref="L27" si="4">SUM(L21:L22)</f>
-        <v>306311300.99716777</v>
+        <v>306280150.99716777</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:16" s="1" customFormat="1" ht="15.75" thickBot="1">
       <c r="A28" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="12">
         <f t="shared" ref="B28:K28" si="5">SUM(B26:B27)</f>
         <v>970823590.00000012</v>
       </c>
       <c r="C28" s="12">
         <f t="shared" si="5"/>
         <v>849789100</v>
       </c>
       <c r="D28" s="12">
         <f t="shared" si="5"/>
-        <v>849823589.99999988</v>
+        <v>849792439.99999988</v>
       </c>
       <c r="E28" s="12">
         <f t="shared" si="5"/>
         <v>523744450.0023334</v>
       </c>
       <c r="F28" s="12">
         <f t="shared" si="5"/>
         <v>306961650</v>
       </c>
       <c r="G28" s="11">
         <f t="shared" si="5"/>
         <v>306903063.72754318</v>
       </c>
       <c r="H28" s="11">
         <f t="shared" si="5"/>
         <v>306905633.80546081</v>
       </c>
       <c r="I28" s="11">
         <f t="shared" si="5"/>
         <v>306961649.86348122</v>
       </c>
       <c r="J28" s="11">
         <f t="shared" si="5"/>
         <v>261234883.60068262</v>
       </c>
       <c r="K28" s="11">
         <f t="shared" si="5"/>
         <v>224608989</v>
       </c>
       <c r="L28" s="13">
         <f t="shared" ref="L28" si="6">SUM(L26:L27)</f>
-        <v>3936933009.9995008</v>
+        <v>3936901859.9995008</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:16" s="1" customFormat="1" ht="15">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:16" s="1" customFormat="1" ht="36" customHeight="1">
       <c r="A30" s="60" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>